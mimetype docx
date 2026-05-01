--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,7408 +230,7810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
+                <w:t xml:space="preserve">Is it inside my head? Characterization of sound externalization in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Soltani</w:t>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.547. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0345074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0345074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134074v1</w:t>
+                <w:t xml:space="preserve">hal-05572706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
+                <w:t xml:space="preserve">Home use of low-intensity transcranial electrical stimulation in clinical practice: an IFCN handbook chapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+                <w:t xml:space="preserve">Perianen Ramasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Delisle</w:t>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Hanafi</w:t>
+                <w:t xml:space="preserve">Kyle Donnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Alexander Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
+              <w:t xml:space="preserve">Clinical neurophysiology practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnp.2026.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231115v1</w:t>
+                <w:t xml:space="preserve">hal-05573080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
+                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Adam</w:t>
+                <w:t xml:space="preserve">Mariam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Perret</w:t>
+                <w:t xml:space="preserve">Frédérique Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Lyna Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Raverot</w:t>
+                <w:t xml:space="preserve">Alexandre Hudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050854v1</w:t>
+                <w:t xml:space="preserve">hal-05231115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
+                <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Merida</w:t>
+                <w:t xml:space="preserve">Kamilia Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Redoute</w:t>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103781v1</w:t>
+                <w:t xml:space="preserve">hal-05134074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report Approval for Transcranial Electrical Stimulation (RATES): expert recommendation based on a Delphi consensus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Nejati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Nejati</w:t>
+                <w:t xml:space="preserve">Zahra Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Vaziri</w:t>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Antal</w:t>
+                <w:t xml:space="preserve">Daria Antonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roozbeh Behroozmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41596-025-01259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Eche</w:t>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bation</w:t>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767805v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fivel</w:t>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
+                <w:t xml:space="preserve">Inés Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Jérome Redoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2023.103879⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.1065-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767830v1</w:t>
+                <w:t xml:space="preserve">hal-05103781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual activation of the reward system using sensory-based intervention and non-invasive brain stimulation in depression: A way to move forward?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2024.111403⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768827v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dual activation of the reward system using sensory-based intervention and non-invasive brain stimulation in depression: A way to move forward?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianne Beynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.111403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2024.111403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767811v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2023.103879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1450351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04810435v1</w:t>
+                <w:t xml:space="preserve">hal-04767830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural signature of reality‐monitoring: A meta‐analysis of functional neuroimaging studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.100449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.26387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04170279v1</w:t>
+                <w:t xml:space="preserve">hal-04767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic auditory processing and its relationship with symptoms in patients with schizophrenia: A systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1450351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767843v1</w:t>
+                <w:t xml:space="preserve">hal-04810435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice daily low frequency rTMS for treatment-resistant auditory hallucinations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
+                <w:t xml:space="preserve">The neural signature of reality‐monitoring: A meta‐analysis of functional neuroimaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2022.100344⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (11), pp.4372 - 4389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862836v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twice daily low frequency rTMS for treatment-resistant auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbac078⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.100344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2022.100344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011980v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basic auditory processing and its relationship with symptoms in patients with schizophrenia: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 323 (7), pp.115144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04037938v1</w:t>
+                <w:t xml:space="preserve">hal-04767843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Brunoni</w:t>
+                <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Antal</w:t>
+                <w:t xml:space="preserve">Martin Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradee Auvichayapat</w:t>
+                <w:t xml:space="preserve">Andre R Brunoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Hsin-An Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July S Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.1284-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011468v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862796v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradee Auvichayapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818774v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011504v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.754 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863094v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.2234⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863055v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819066v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00406-020-01149-4⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.2234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011495v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863078v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Benoit</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271 (1), pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-020-01149-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863026v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociable source-monitoring impairments in obsessive–compulsive disorder and schizophrenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2020.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863119v1</w:t>
+                <w:t xml:space="preserve">hal-03863026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of acute nicotine administration on cognitive and early sensory processes in schizophrenia: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 118, pp.121 - 133. </w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.07.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492423v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Transcranial Stimulation With Direct and Alternating Current on Resting-State Functional Connectivity: An Exploratory Study Simultaneously Combining Stimulation and Multiband Functional Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukhmanjit Ghumman</w:t>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gane</w:t>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Renauld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Whittingstall</w:t>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00474⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863160v1</w:t>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociable source-monitoring impairments in obsessive–compulsive disorder and schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.05.046⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2020.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493863v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye tracking of smoking-related stimuli in tobacco use disorder: A proof-of-concept study combining attention bias modification with alpha-transcranial alternating current stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of acute nicotine administration on cognitive and early sensory processes in schizophrenia: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lenglos</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2020.108152⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.121 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862879v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired self-recognition in individuals with no full-blown psychotic symptoms represented across the continuum of psychosis: a meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Effects of Transcranial Stimulation With Direct and Alternating Current on Resting-State Functional Connectivity: An Exploratory Study Simultaneously Combining Stimulation and Multiband Functional Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhmanjit Ghumman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Gawęda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Renauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Whittingstall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003329172000152X⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440333v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie M. Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Downar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.49 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768669v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of source-monitoring processes in obsessive-compulsive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5498/wjp.v10.i2.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are basic auditory processes involved in source-monitoring deficits in patients with schizophrenia?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye tracking of smoking-related stimuli in tobacco use disorder: A proof-of-concept study combining attention bias modification with alpha-transcranial alternating current stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenglos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David I. Leitman</w:t>
+                <w:t xml:space="preserve">Alessandra Cinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel C. Javitt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shirley Fecteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 210, pp.135 - 142. </w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2020.108152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487937v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Downar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1603-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484613v1</w:t>
+                <w:t xml:space="preserve">hal-04768669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Impaired self-recognition in individuals with no full-blown psychotic symptoms represented across the continuum of psychosis: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Gawęda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (16), pp.2864-2874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003329172000152X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486525v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bation</w:t>
+                <w:t xml:space="preserve">Are basic auditory processes involved in source-monitoring deficits in patients with schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saoud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David I. Leitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Javitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.135 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487848v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49, pp.27 - 32. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 49, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03486194v1</w:t>
+                <w:t xml:space="preserve">hal-03484613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Arns</w:t>
+                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baeken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.-K. Brem</w:t>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768799v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-targeted cognitive training for schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14737175.2019.1581609⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.38 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768759v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.27 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0706743719895641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04768731v1</w:t>
+                <w:t xml:space="preserve">hal-03486194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reality-monitoring deficits and visual hallucinations in schizophrenia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Brem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.S47-S49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487945v1</w:t>
+                <w:t xml:space="preserve">hal-04768799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Psomiades</w:t>
+                <w:t xml:space="preserve">Sensory-targeted cognitive training for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14737175.2019.1581609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953048v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.8724. </w:t>
+              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (4), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0706743719895641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440338v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reality-monitoring deficits and visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768772v1</w:t>
+                <w:t xml:space="preserve">hal-03487945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768778v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
+                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440237v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity of the arcuate fasciculus in patients with schizophrenia with auditory verbal hallucinations: A DTI-tractography study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.04.013⟩</w:t>
+              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (07), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953057v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
+                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450509v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Cathodal Transcranial Direct Current Stimulation Over the Left Orbitofrontal Cortex in a Patient With Treatment-Resistant Obsessive-Compulsive Disorder</w:t>
+                <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000218⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.478-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953071v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-temporal transcranial Direct Current Stimulation (tDCS) reduces source-monitoring deficits and auditory hallucinations in patients with schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrity of the arcuate fasciculus in patients with schizophrenia with auditory verbal hallucinations: A DTI-tractography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.10.054⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.970-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953070v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.043⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.318-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953069v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of Cathodal Transcranial Direct Current Stimulation Over the Left Orbitofrontal Cortex in a Patient With Treatment-Resistant Obsessive-Compulsive Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.271-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044463v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fronto-temporal transcranial Direct Current Stimulation (tDCS) reduces source-monitoring deficits and auditory hallucinations in patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (2-3), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953065v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">D Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953062v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1), pp.251-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (7), pp.719-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.431-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7641,146 +8043,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-DEFINITION TRANSCRANIAL DIRECT CURRENT STIMULATION IN HOARDING DISORDER: A CASE REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th CINP World Congress Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tokyo (Japan), Japan. 28 (Supplement_1), pp.i334-i335, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ijnp/pyae059.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7790,237 +8192,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Transcranial Direct Current Stimulation on Hallucinations in Patients with Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcranial Direct Current Stimulation in Neuropsychiatric Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.491-499, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76136-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive brain stimulation techniques in psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotic Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.611-618, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/med/9780190653279.003.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8030,157 +8432,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8327,51 +8729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhmanjit Ghumman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00474" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cinti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108152" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.596" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perianen Ramasawmy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Donnery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2026.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhmanjit Ghumman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00474" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cinti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>