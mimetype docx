--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -100,1830 +100,1830 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From childhood trauma to body distortion in schizophrenia: The mediating role of early maladaptive schemas</w:t>
+                <w:t xml:space="preserve">Home use of low-intensity transcranial electrical stimulation in clinical practice: an IFCN handbook chapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Perianen Ramasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Demartini</w:t>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Kyle Donnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 116, pp.104820. </w:t>
+              <w:t xml:space="preserve">Clinical neurophysiology practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2025.104820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnp.2026.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458028v1</w:t>
+                <w:t xml:space="preserve">hal-05573080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it inside my head? Characterization of sound externalization in schizophrenia</w:t>
+                <w:t xml:space="preserve">From childhood trauma to body distortion in schizophrenia: The mediating role of early maladaptive schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fivel</w:t>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+                <w:t xml:space="preserve">Lison Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0345074. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116, pp.104820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0345074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2025.104820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572706v1</w:t>
+                <w:t xml:space="preserve">hal-05458028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home use of low-intensity transcranial electrical stimulation in clinical practice: an IFCN handbook chapter</w:t>
+                <w:t xml:space="preserve">Is it inside my head? Characterization of sound externalization in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perianen Ramasawmy</w:t>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marom Bikson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Donnery</w:t>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hunold</w:t>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical neurophysiology practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0345074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnp.2026.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0345074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573080v1</w:t>
+                <w:t xml:space="preserve">hal-05572706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
+                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Delisle</w:t>
+                <w:t xml:space="preserve">Inés Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Hanafi</w:t>
+                <w:t xml:space="preserve">Jérome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.1065-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231115v1</w:t>
+                <w:t xml:space="preserve">hal-05103781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Soltani</w:t>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134074v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report Approval for Transcranial Electrical Stimulation (RATES): expert recommendation based on a Delphi consensus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Nejati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Antonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roozbeh Behroozmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41596-025-01259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Perret</w:t>
+                <w:t xml:space="preserve">Mariam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Frédérique Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Raverot</w:t>
+                <w:t xml:space="preserve">Lyna Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050854v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Merida</w:t>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Redoute</w:t>
+                <w:t xml:space="preserve">Kamilia Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (4), pp.1065-1073. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103781v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
+                <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Eche</w:t>
+                <w:t xml:space="preserve">Cecilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bation</w:t>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1450351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767805v1</w:t>
+                <w:t xml:space="preserve">hal-04810435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual activation of the reward system using sensory-based intervention and non-invasive brain stimulation in depression: A way to move forward?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysianne Beynel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2024.111403⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768827v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dual activation of the reward system using sensory-based intervention and non-invasive brain stimulation in depression: A way to move forward?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianne Beynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2023.103879⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.111403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2024.111403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767830v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2023.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767811v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1-10. </w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.100449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1450351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810435v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural signature of reality‐monitoring: A meta‐analysis of functional neuroimaging studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (11), pp.4372 - 4389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1957,77 +1957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twice daily low frequency rTMS for treatment-resistant auditory hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.100344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2061,90 +2061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic auditory processing and its relationship with symptoms in patients with schizophrenia: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 323 (7), pp.115144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,51 +2178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,1104 +2306,1104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Psomiades</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818774v1</w:t>
+                <w:t xml:space="preserve">hal-03862796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Brunoni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011468v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradee Auvichayapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Janin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (11), pp.2698. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.154-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862796v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037938v1</w:t>
+                <w:t xml:space="preserve">hal-04011504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (5), pp.338-344. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.754 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011504v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863094v1</w:t>
+                <w:t xml:space="preserve">hal-03819066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.2234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863055v1</w:t>
+                <w:t xml:space="preserve">hal-03863094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+                <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.2234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819066v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 271 (1), pp.85-92. </w:t>
@@ -3441,622 +3441,622 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863026v1</w:t>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863078v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociable source-monitoring impairments in obsessive–compulsive disorder and schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4103,77 +4103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of acute nicotine administration on cognitive and early sensory processes in schizophrenia: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Transcranial Stimulation With Direct and Alternating Current on Resting-State Functional Connectivity: An Exploratory Study Simultaneously Combining Stimulation and Multiband Functional Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukhmanjit Ghumman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,103 +4371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie M. Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222, pp.49 - 57. </w:t>
@@ -4531,64 +4531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,51 +4622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye tracking of smoking-related stimuli in tobacco use disorder: A proof-of-concept study combining attention bias modification with alpha-transcranial alternating current stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenglos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,77 +4752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,90 +4899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired self-recognition in individuals with no full-blown psychotic symptoms represented across the continuum of psychosis: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Gawęda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (16), pp.2864-2874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5016,103 +5016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are basic auditory processes involved in source-monitoring deficits in patients with schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David I. Leitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C. Javitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 210, pp.135 - 142. </w:t>
@@ -5144,477 +5144,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Florent Le Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.38 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484613v1</w:t>
+                <w:t xml:space="preserve">hal-03487848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486525v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saoud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62, pp.38 - 44. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487848v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,90 +5795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-targeted cognitive training for schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3), pp.211-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5912,103 +5912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65 (4), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6042,103 +6042,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reality-monitoring deficits and visual hallucinations in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62, pp.10 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6166,602 +6166,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Bation</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953048v1</w:t>
+                <w:t xml:space="preserve">hal-04768778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Luck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.8724. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440338v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Palm</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andre Brunoni</w:t>
+                <w:t xml:space="preserve">Dominique Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768772v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3), pp.164-171. </w:t>
+              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (07), pp.451-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768778v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp.478-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6795,103 +6795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity of the arcuate fasciculus in patients with schizophrenia with auditory verbal hallucinations: A DTI-tractography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.970-975. </w:t>
@@ -6929,103 +6929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.318-326. </w:t>
@@ -7063,103 +7063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Cathodal Transcranial Direct Current Stimulation Over the Left Orbitofrontal Cortex in a Patient With Treatment-Resistant Obsessive-Compulsive Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (4), pp.271-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7193,103 +7193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronto-temporal transcranial Direct Current Stimulation (tDCS) reduces source-monitoring deficits and auditory hallucinations in patients with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 161 (2-3), pp.515-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7469,103 +7469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 159 (1), pp.251-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7605,441 +7605,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lofti Gaha</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953065v1</w:t>
+                <w:t xml:space="preserve">hal-04953064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (7), pp.719-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953062v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.431-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04953064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8057,90 +8057,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-DEFINITION TRANSCRANIAL DIRECT CURRENT STIMULATION IN HOARDING DISORDER: A CASE REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th CINP World Congress Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tokyo (Japan), Japan. 28 (Supplement_1), pp.i334-i335, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8206,77 +8206,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Transcranial Direct Current Stimulation on Hallucinations in Patients with Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcranial Direct Current Stimulation in Neuropsychiatric Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.491-499, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8310,77 +8310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive brain stimulation techniques in psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotic Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.611-618, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8446,103 +8446,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8729,51 +8729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perianen Ramasawmy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Donnery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2026.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhmanjit Ghumman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00474" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cinti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perianen Ramasawmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Donnery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2026.03.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhmanjit Ghumman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00474" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cinti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>