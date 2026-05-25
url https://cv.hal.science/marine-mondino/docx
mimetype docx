--- v2 (2026-05-24)
+++ v3 (2026-05-25)
@@ -100,1830 +100,1830 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home use of low-intensity transcranial electrical stimulation in clinical practice: an IFCN handbook chapter</w:t>
+                <w:t xml:space="preserve">From childhood trauma to body distortion in schizophrenia: The mediating role of early maladaptive schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perianen Ramasawmy</w:t>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marom Bikson</w:t>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lison Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical neurophysiology practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116, pp.104820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnp.2026.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2025.104820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573080v1</w:t>
+                <w:t xml:space="preserve">hal-05458028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From childhood trauma to body distortion in schizophrenia: The mediating role of early maladaptive schemas</w:t>
+                <w:t xml:space="preserve">Is it inside my head? Characterization of sound externalization in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Demartini</w:t>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 116, pp.104820. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0345074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2025.104820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0345074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458028v1</w:t>
+                <w:t xml:space="preserve">hal-05572706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it inside my head? Characterization of sound externalization in schizophrenia</w:t>
+                <w:t xml:space="preserve">Home use of low-intensity transcranial electrical stimulation in clinical practice: an IFCN handbook chapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fivel</w:t>
+                <w:t xml:space="preserve">Perianen Ramasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+                <w:t xml:space="preserve">Kyle Donnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Alexander Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0345074. </w:t>
+              <w:t xml:space="preserve">Clinical neurophysiology practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0345074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnp.2026.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572706v1</w:t>
+                <w:t xml:space="preserve">hal-05573080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
+                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Mariam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Merida</w:t>
+                <w:t xml:space="preserve">Frédérique Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Redoute</w:t>
+                <w:t xml:space="preserve">Lyna Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Alexandre Hudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103781v1</w:t>
+                <w:t xml:space="preserve">hal-05231115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Adam</w:t>
+                <w:t xml:space="preserve">Kamilia Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Perret</w:t>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Raverot</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050854v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report Approval for Transcranial Electrical Stimulation (RATES): expert recommendation based on a Delphi consensus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Nejati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Nejati</w:t>
+                <w:t xml:space="preserve">Zahra Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Vaziri</w:t>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Antal</w:t>
+                <w:t xml:space="preserve">Daria Antonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roozbeh Behroozmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41596-025-01259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+                <w:t xml:space="preserve">Inés Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Delisle</w:t>
+                <w:t xml:space="preserve">Jérome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Hanafi</w:t>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.1065-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231115v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Soltani</w:t>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.547. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134074v1</w:t>
+                <w:t xml:space="preserve">hal-05050854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Neige</w:t>
+                <w:t xml:space="preserve">Julien Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1450351⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810435v1</w:t>
+                <w:t xml:space="preserve">hal-04767805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
+                <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Eche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bation</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2023.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767805v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual activation of the reward system using sensory-based intervention and non-invasive brain stimulation in depression: A way to move forward?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianne Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Hypotheses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 189, pp.111403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mehy.2024.111403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2023.103879⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.100449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767830v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.100449. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1450351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767811v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural signature of reality‐monitoring: A meta‐analysis of functional neuroimaging studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (11), pp.4372 - 4389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1957,77 +1957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twice daily low frequency rTMS for treatment-resistant auditory hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.100344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2061,90 +2061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic auditory processing and its relationship with symptoms in patients with schizophrenia: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 323 (7), pp.115144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,51 +2178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,719 +2306,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Janin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.754 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862796v1</w:t>
+                <w:t xml:space="preserve">hal-04037938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Galvão</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818774v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Brunoni</w:t>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011468v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradee Auvichayapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011504v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156, pp.754 - 757. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.338-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037938v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3069,77 +3069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3173,103 +3173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64, </w:t>
@@ -3307,103 +3307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 271 (1), pp.85-92. </w:t>
@@ -3441,90 +3441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3575,64 +3575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,90 +3722,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.40. </w:t>
@@ -3843,103 +3843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Schizophrenia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3986,77 +3986,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociable source-monitoring impairments in obsessive–compulsive disorder and schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4103,77 +4103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of acute nicotine administration on cognitive and early sensory processes in schizophrenia: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Transcranial Stimulation With Direct and Alternating Current on Resting-State Functional Connectivity: An Exploratory Study Simultaneously Combining Stimulation and Multiband Functional Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukhmanjit Ghumman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,103 +4371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie M. Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222, pp.49 - 57. </w:t>
@@ -4531,64 +4531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,51 +4622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye tracking of smoking-related stimuli in tobacco use disorder: A proof-of-concept study combining attention bias modification with alpha-transcranial alternating current stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenglos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,77 +4752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,90 +4899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired self-recognition in individuals with no full-blown psychotic symptoms represented across the continuum of psychosis: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Gawęda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (16), pp.2864-2874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5016,64 +5016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are basic auditory processes involved in source-monitoring deficits in patients with schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David I. Leitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,477 +5144,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487848v1</w:t>
+                <w:t xml:space="preserve">hal-03484613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484613v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Arns</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.38 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486525v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,90 +5795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-targeted cognitive training for schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3), pp.211-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5912,103 +5912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65 (4), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6042,103 +6042,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reality-monitoring deficits and visual hallucinations in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62, pp.10 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6166,602 +6166,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768778v1</w:t>
+                <w:t xml:space="preserve">hal-04953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.4133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953048v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
+              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (07), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440338v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88 (07), pp.451-458. </w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768772v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp.478-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6795,103 +6795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity of the arcuate fasciculus in patients with schizophrenia with auditory verbal hallucinations: A DTI-tractography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.970-975. </w:t>
@@ -6929,103 +6929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.318-326. </w:t>
@@ -7063,103 +7063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Cathodal Transcranial Direct Current Stimulation Over the Left Orbitofrontal Cortex in a Patient With Treatment-Resistant Obsessive-Compulsive Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (4), pp.271-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7193,103 +7193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronto-temporal transcranial Direct Current Stimulation (tDCS) reduces source-monitoring deficits and auditory hallucinations in patients with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 161 (2-3), pp.515-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7329,717 +7329,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1), pp.251-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044463v1</w:t>
+                <w:t xml:space="preserve">hal-04953069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.043⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953069v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (7), pp.719-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953064v1</w:t>
+                <w:t xml:space="preserve">hal-04953065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lofti Gaha</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.431-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953065v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04953062v1</w:t>
+                <w:t xml:space="preserve">hal-04953064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8057,90 +8057,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-DEFINITION TRANSCRANIAL DIRECT CURRENT STIMULATION IN HOARDING DISORDER: A CASE REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th CINP World Congress Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tokyo (Japan), Japan. 28 (Supplement_1), pp.i334-i335, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8206,77 +8206,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Transcranial Direct Current Stimulation on Hallucinations in Patients with Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcranial Direct Current Stimulation in Neuropsychiatric Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.491-499, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8310,77 +8310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive brain stimulation techniques in psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotic Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.611-618, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8446,103 +8446,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8729,51 +8729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perianen Ramasawmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Donnery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2026.03.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhmanjit Ghumman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00474" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cinti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perianen Ramasawmy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Donnery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2026.03.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhmanjit Ghumman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00474" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cinti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.596" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>