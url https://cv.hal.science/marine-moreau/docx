--- v1 (2026-03-31)
+++ v2 (2026-05-10)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> MARINE MOREAU </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheure-doctorante, MICA, Université Bordeaux Montaigne,Membre de l'équipe pédagogique du Master dispositifs numériques éducatifs</w:t>
+        <w:t xml:space="preserve">Chercheure-doctorante, MICA, Université Bordeaux Montaigne,Ingénieure pédagogique, Projet Européen GATEMembre de l'équipe pédagogique du Master dispositifs numériques éducatifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -301,249 +301,400 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bonnes pratiques dans l’usage des Learning Analytics en situation de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t>
+              <w:t xml:space="preserve">Mutations numériques, intelligence artificielle et transformation des pratiques professionnelles dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibnou Zohr, Dec 2025, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019186v1</w:t>
+                <w:t xml:space="preserve">hal-05597955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence numérique et réussite universitaire, une fabrique de données au service du suivi des primo-entrants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrique des données dans les organisations : nouvelles épistémologies, pratiques et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableaux de bord et données numériques pour la qualité en éducation. Communication présentée lors de la conférence internationale, Symposium 1 : Le numérique au service de la qualité en éducation, Rouissi, S. (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEQ (International Conference on Education Quality), 5e édition, Inclusion, Equality And Diversity in Education : Critical Perspectives, Global Challenges and Local Needs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENCG - Université Ibn Zohr, Agadir, Maroc, Mar 2022, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -553,111 +704,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des analytiques des activités dans un Learning Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System (LMS) dans l'enseignement supérieur - Boule à facettes technopédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, 2025, Design Numérique, 978-2-38542-622-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -667,316 +818,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place donner à l'Intelligence Artificielle dans les Learning Analytics. Séminaire Université Ibnou Zohr, Agadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation à la pédagogie numérique dans le supérieur à destination des nouveaux MCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Fonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Université de Nîmes : Les blocs de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Fonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des nouveaux maîtres de conférence sur la pédagogie numérique universitaire, Université de Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -986,358 +1137,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’usabilité pour le chatbot SYNAPZ. Livrable du projet Expérimentation d’un chatbot en soutien d’un parcours de formation numérique, 27 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bordeaux Montaigne; EDLAB; MySkillz. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préalable dans le cadre du projet MySkillz. Livrable du projet Expérimentation d’un chatbot en soutien d’un parcours de formation numérique, 19 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Caravati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bordeaux Montaigne; EDLAB; MySkillz. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour un chatbot éducatif dans le cadre du projet Myskillz. Livrable du projet Expérimentation d’un chatbot en soutien d’un parcours de formation numérique, 19 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Elhaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séphora Elhaik</w:t>
+                <w:t xml:space="preserve">Germain Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bordeaux Montaigne; EDLAB; Myskillz. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1405,51 +1556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E67135C"/>
+    <w:nsid w:val="9088255A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1636,51 +1787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9223-5742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11469" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fonti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Caravati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Elhaik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9223-5742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11469" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fonti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Caravati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Elhaik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>