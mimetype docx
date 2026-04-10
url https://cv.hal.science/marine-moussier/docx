--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -240,360 +240,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do stirred yogurt microgels look like? Comparison of laser diffraction, 2D dynamic image analysis and 3D reconstruction</w:t>
+                <w:t xml:space="preserve">Rational design of a versatile lab-scale stirred milk gel using a reverse engineering logic based on microstructure and textural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2019.100107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620143v1</w:t>
+                <w:t xml:space="preserve">hal-02623085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of a versatile lab-scale stirred milk gel using a reverse engineering logic based on microstructure and textural properties</w:t>
+                <w:t xml:space="preserve">What do stirred yogurt microgels look like? Comparison of laser diffraction, 2D dynamic image analysis and 3D reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guenard-Lampron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Michon</w:t>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bosc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie L. Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 249, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2019.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623085v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring cream by modifying the composition of the fat and interfacial proteins to modulate stirred milk gel texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96, pp.102-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -640,64 +640,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale understanding of the effects of the solvent and process on whey protein emulsifying properties: Application to dairy emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -819,64 +819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -957,64 +957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ait-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
@@ -1429,51 +1429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moussier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Turgeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.04.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pistre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sieffermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ait-Braham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02294430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moussier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guenard-Lampron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Turgeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.04.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pistre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sieffermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ait-Braham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02294430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>