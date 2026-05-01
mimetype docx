--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1880,165 +1880,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire le réel</w:t>
+                <w:t xml:space="preserve">Le réalisme américain à l'ère postmoderne: communication sur l'avancement de ma thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'artiste et le chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale du Centre Interlangues-Texte Image Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982756v1</w:t>
+                <w:t xml:space="preserve">hal-02982751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réalisme américain à l'ère postmoderne: communication sur l'avancement de ma thèse</w:t>
+                <w:t xml:space="preserve">Ecrire le réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale du Centre Interlangues-Texte Image Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">L'artiste et le chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982751v1</w:t>
+                <w:t xml:space="preserve">hal-02982756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American social realism in the postmodern era</w:t>
               </w:r>
@@ -3356,51 +3356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C52AAF2D"/>
+    <w:nsid w:val="1518446B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3587,51 +3587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-paquereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194151255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gg8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04051186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04825941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04744820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03616778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03688683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03381358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03396963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03282233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland Boudon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03193544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03341727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004417885_013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01341754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-paquereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194151255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gg8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04051186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04825941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04744820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03616778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03688683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03381358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03396963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03282233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland Boudon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03193544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03341727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004417885_013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01341754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>