--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -527,235 +527,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging American Nights : Représentations de l’intime et mises en scène de la nuit aux Amériques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleepless in Carver Country: Insomnia and Existential Crisis in Raymond Carver’s Short Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judite Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Staging American Nights : Représentations de l’intime et mises en scène de la nuit aux Amériques, 20, https://journals.openedition.org/miranda/22874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/miranda.24086⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.24786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254809v1</w:t>
+                <w:t xml:space="preserve">hal-02889859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleepless in Carver Country: Insomnia and Existential Crisis in Raymond Carver’s Short Fiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staging American Nights : Représentations de l’intime et mises en scène de la nuit aux Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judite Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, </w:t>
+              <w:t xml:space="preserve">, 2020, Staging American Nights : Représentations de l’intime et mises en scène de la nuit aux Amériques, 20, https://journals.openedition.org/miranda/22874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.24786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/miranda.24086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889859v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosité des frontières entre nouvelles et essais chez Raymond Carver</w:t>
               </w:r>
@@ -2600,51 +2600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging American Nights: Représentations de l’intime et mises en scène de la nuit aux Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judite Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galland Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2020, Staging American Nights: Représentations de l’intime et mises en scène de la nuit aux Amériques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3356,51 +3356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1518446B"/>
+    <w:nsid w:val="1C887D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3587,51 +3587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-paquereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194151255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gg8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04051186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04825941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04744820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03616778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03688683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03381358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03396963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03282233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland Boudon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03193544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03341727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004417885_013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01341754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-paquereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194151255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gg8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04051186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04825941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04744820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03616778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03688683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03381358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03396963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03282233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02982755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galland Boudon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courriol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03193544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03341727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004417885_013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01341754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>