--- v0 (2026-03-20)
+++ v1 (2026-05-17)
@@ -100,691 +100,727 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
+                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Péden</w:t>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Flayac</w:t>
+                <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+                <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.889-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337309v1</w:t>
+                <w:t xml:space="preserve">hal-02076004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Potet</w:t>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise David</w:t>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02076004v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple stressors on biomarker responses in sympatric dreissenid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.140-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01875961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -794,1483 +830,1483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs et Biosurveillance : éléments de validation méthodologique de l’utilisation des dreissènes pour les écosystèmes dulçaquicoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque annuel ECOBIM et le 4e colloque annuel d'EcotoQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS ETE, May 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle des biomarqueurs et biomonitoring passif : l'impossible mariage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de tolérance aux métaux de Dreissena sp. dans les hydrosystèmes contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172387v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172841v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité saisonnière des biomarqueurs chez les bivalves du genre Dreissena et implications pour le biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173132v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Variabilité saisonnière des biomarqueurs chez les bivalves du genre Dreissena et implications pour le biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170086v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-biomarker evaluation of a multi-stress exposure in two freshwater bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations interpopulationnelles de la sensibilité et de la vulnérabilité de Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2280,404 +2316,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse multi-biomarqueurs chez le genre Dreissena à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiXenobiotic Resistance (MXR) vs Nanoparticles: is MXR a good biomarker of exposure? A study with zebra mussels and gammarids exposed to silver and titanium dioxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2687,369 +2723,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs d'intérêt pour le suivi des eaux douces - Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fiches pratiques pour l'utilisation des dreissènes en bioévaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.97</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] LIEC. 2018, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03226031v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches pratiques pour l'utilisation des dreissènes en bioévaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biomarqueurs d'intérêt pour le suivi des eaux douces - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] LIEC. 2018, pp.12</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03226032v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’acclimatation à l’adaptation : mécanismes évolutifs, conséquences populationnelles et implication en biosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Université de Lorraine, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORR0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01908679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3196,51 +3232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01908679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3DMPQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T5THNV1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4909HX3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01908679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>