--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marine Renier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidémiologiste junior</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -1312,51 +1312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DB7EBA1"/>
+    <w:nsid w:val="EEA165DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>