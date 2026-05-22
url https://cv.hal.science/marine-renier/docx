--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -577,563 +577,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive and genitourinary sequelae in rectal cancer survivors and their impact on health-related quality of life: Outcome of a high-resolution population-based study</w:t>
+                <w:t xml:space="preserve">Influence of social deprivation and remoteness on the likelihood of sphincter amputation for rectal cancer: a high-resolution population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yassine Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Dolet</w:t>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.327 - 335. </w:t>
+              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.927-931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surg.2019.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00384-019-03272-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488165v1</w:t>
+                <w:t xml:space="preserve">inserm-02100771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides and multiple myeloma in the AGRICAN cohort</w:t>
+                <w:t xml:space="preserve">Agricultural exposures to carbamate herbicides and fungicides and central nervous system tumour incidence in the cohort AGRICAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tual</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Renier</w:t>
+                <w:t xml:space="preserve">C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Piel</w:t>
+                <w:t xml:space="preserve">C. Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-019-01230-x⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.104876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02451827v1</w:t>
+                <w:t xml:space="preserve">hal-03169044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposures to carbamate herbicides and fungicides and central nervous system tumour incidence in the cohort AGRICAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Carles</w:t>
+                <w:t xml:space="preserve">Digestive and genitourinary sequelae in rectal cancer survivors and their impact on health-related quality of life: Outcome of a high-resolution population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beziat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boulanger</w:t>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.070⟩</w:t>
+              <w:t xml:space="preserve">Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.327 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surg.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169044v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of social deprivation and remoteness on the likelihood of sphincter amputation for rectal cancer: a high-resolution population-based study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+                <w:t xml:space="preserve">Occupational exposure to pesticides and multiple myeloma in the AGRICAN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Boyer</w:t>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (5), pp.927-931. </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (11), pp.1243-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00384-019-03272-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-019-01230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02100771v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02451827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1312,51 +1312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEA165DF"/>
+    <w:nsid w:val="E6F008D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1543,51 +1543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-renier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6313-970X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000002163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thobie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2019.04.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02451827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01230-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouchieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.070" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-019-03272-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-renier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6313-970X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000002163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dolet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thobie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-019-03272-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouchieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2019.04.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02451827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-019-01230-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>