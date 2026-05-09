--- v0 (2026-04-01)
+++ v1 (2026-05-09)
@@ -905,520 +905,520 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blossom et Simone de Beauvoir : l’écriture à tout prix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reading and Translating The Second Sex Globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blossom Margaret Douthat, Un amour de la route. Lettres à Simone de Beauvoir août-octobre 1958</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31 (2), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567135v1</w:t>
+                <w:t xml:space="preserve">hal-04170086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les féministes et leurs archives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les années 1968 : la décennie féministe et homosexuelle en région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rouch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre de l'archive. Constitution et transmission des mémoires militantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODHOS</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616971v1</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01616968v1</w:t>
+                <w:t xml:space="preserve">halshs-02153785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading and Translating The Second Sex Globally</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blossom et Simone de Beauvoir : l’écriture à tout prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04170086v1</w:t>
+              <w:t xml:space="preserve">Blossom Margaret Douthat, Un amour de la route. Lettres à Simone de Beauvoir août-octobre 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ‎ Mauconduit, 2020, 979-1090566316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les années 1968 : la décennie féministe et homosexuelle en région</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les féministes et leurs archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Blum. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genre de l'archive. Constitution et transmission des mémoires militantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CODHOS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2-9517903-3-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vous ne me connaissez pas mais ne jetez pas tout de suite ma lettre ». Le courrier des lecteurs et lectrices de Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Blum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre de l'archive. Constitution et transmission des mémoires militantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02153785v1</w:t>
+                <w:t xml:space="preserve">CODHOS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-108, 2017, 2-9517903-3-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2299,51 +2299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zeller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.191.0068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codhos.org/2017/03/10/derniere-publication-du-codhos-genre-de-larchive-constitution-et-transmission-des-memoires-militantes/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9cc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferrachat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zeller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.191.0068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codhos.org/2017/03/10/derniere-publication-du-codhos-genre-de-larchive-constitution-et-transmission-des-memoires-militantes/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9cc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferrachat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>