--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0516-6320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19550061X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designer et docteure en anthropologie sociale et ethnologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSCI-Les Ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Marine Royer est maîtresse de conférences en design et sciences sociales, directrice adjointe de l’équipe PROJEKT et co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Design Innovation Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Royer travaille à l’intersection des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (STS), de l’anthropologie de la santé et de la recherche en design (qualifiée en section CNU 18e Arts appliqués, 19e Sociologie et 20e Anthropologie). Ses recherches visent à souligner l’épaisseur pratique et politique des innovations sociales et biotechnologiques qui engendrent des évolutions fondamentales dans le secteur médico-social. Elles s’intéressent également aux questions de l’attention et des soins portés à autrui (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux sont développés au sein de recherches-projets dans le domaine de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’innovation sociale par le design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils concernent les supports techniques, les liens sociaux et les technologies/dispositifs qui supportent le soin à autrui dans la santé, l’action civique et le vieillissement. Ils concernent également l’activité de design des politiques et services publics.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche chercheur Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du laboratoire PROJEKT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins-Aides-soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités à l’épreuve de la sobriété : apports et perspectives pour les disciplines de conception. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Participation Creates in Experimental Design Practices. The Case of a Mobile Third Place Built in a Retirement Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/architecture2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée de la recherche en design et de l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.51-73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pa.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design à l’épreuve de l’éthique du care : retour réflexif pour un possible renouvellement des pratiques en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 16 (2), pp.120-137. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social. Eléments constitutifs d’un projet sur le maintien à domicile des personnes âgées et en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quando è design / When is design / Quand c'est du design, 21 (24), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2020-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale par le design en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CancerAdom, quel avenir pour les malades du cancer soignés à domicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps à l’environnement, les approches du design dans le champ de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris psychiatrie &amp; neurosciences, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing the future of the cancer ambulatory care shift: An exploratory study of stakeholder needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Hallam University, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CISS-PROJEKT Urbino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques du dessin dans l’enquête ethnographique : pænser le milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design en séminaire ENSCI-Les Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design participatif, perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques collaboratives en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française des designers; Université de Nîmes; Béatrice Gisclard; Christophe Moineau, Mar 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin comme outil de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing challenges/les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure Ulm, Institut Nicod (CNRS/EHESS/ENS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme dispositif expressif du prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet mondial du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et ses prothèses, regard anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l’épreuve du cancer et des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Psycho-Oncologie, Dec 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design du livre en contexte numérique : conversation avec René Bourassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : une chance pour l’édition : conversation avec Frédéric Mériot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vial Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et agencement des pratiques : Le cas des infirmières stomathérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des subjectivités face au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p. 2017, Cancers &amp; psys - la collection, 9782749252971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet d’idées citoyennes. Construire ensemble le virage ambulatoire en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0516-6320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19550061X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designer et docteure en anthropologie sociale et ethnologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSCI-Les Ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Marine Royer est maîtresse de conférences en design et sciences sociales, directrice adjointe de l’équipe PROJEKT et co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Design Innovation Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Royer travaille à l’intersection des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (STS), de l’anthropologie de la santé et de la recherche en design (qualifiée en section CNU 18e Arts appliqués, 19e Sociologie et 20e Anthropologie). Ses recherches visent à souligner l’épaisseur pratique et politique des innovations sociales et biotechnologiques qui engendrent des évolutions fondamentales dans le secteur médico-social. Elles s’intéressent également aux questions de l’attention et des soins portés à autrui (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux sont développés au sein de recherches-projets dans le domaine de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’innovation sociale par le design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils concernent les supports techniques, les liens sociaux et les technologies/dispositifs qui supportent le soin à autrui dans la santé, l’action civique et le vieillissement. Ils concernent également l’activité de design des politiques et services publics.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche chercheur Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du laboratoire PROJEKT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins-Aides-soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités à l’épreuve de la sobriété : apports et perspectives pour les disciplines de conception. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Participation Creates in Experimental Design Practices. The Case of a Mobile Third Place Built in a Retirement Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/architecture2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée de la recherche en design et de l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.51-73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pa.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design à l’épreuve de l’éthique du care : retour réflexif pour un possible renouvellement des pratiques en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 16 (2), pp.120-137. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social. Eléments constitutifs d’un projet sur le maintien à domicile des personnes âgées et en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quando è design / When is design / Quand c'est du design, 21 (24), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2020-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale par le design en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et design : un instantané des pratiques de recherche employées au sein d’un réseau de jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quelles sciences du design ? (1), pp.66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CancerAdom, quel avenir pour les malades du cancer soignés à domicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps à l’environnement, les approches du design dans le champ de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris psychiatrie &amp; neurosciences, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques du dessin dans l’enquête ethnographique : pænser le milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design en séminaire ENSCI-Les Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CISS-PROJEKT Urbino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing the future of the cancer ambulatory care shift: An exploratory study of stakeholder needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Hallam University, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design participatif, perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques collaboratives en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française des designers; Université de Nîmes; Béatrice Gisclard; Christophe Moineau, Mar 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin comme outil de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing challenges/les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure Ulm, Institut Nicod (CNRS/EHESS/ENS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme dispositif expressif du prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet mondial du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et ses prothèses, regard anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l’épreuve du cancer et des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Psycho-Oncologie, Dec 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design du livre en contexte numérique : conversation avec René Bourassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : une chance pour l’édition : conversation avec Frédéric Mériot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vial Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et agencement des pratiques : Le cas des infirmières stomathérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des subjectivités face au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p. 2017, Cancers &amp; psys - la collection, 9782749252971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet d’idées citoyennes. Construire ensemble le virage ambulatoire en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5D5266C"/>
+    <w:nsid w:val="42285646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0516-6320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19550061X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensci.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dis.unimes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/innovation-sociale-design/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/membres/marine-royer/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/architecture2010004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2020-46" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0516-6320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19550061X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensci.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dis.unimes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/innovation-sociale-design/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/membres/marine-royer/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/architecture2010004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2020-46" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>