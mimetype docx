--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0516-6320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19550061X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designer et docteure en anthropologie sociale et ethnologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSCI-Les Ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Marine Royer est maîtresse de conférences en design et sciences sociales, directrice adjointe de l’équipe PROJEKT et co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Design Innovation Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Royer travaille à l’intersection des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (STS), de l’anthropologie de la santé et de la recherche en design (qualifiée en section CNU 18e Arts appliqués, 19e Sociologie et 20e Anthropologie). Ses recherches visent à souligner l’épaisseur pratique et politique des innovations sociales et biotechnologiques qui engendrent des évolutions fondamentales dans le secteur médico-social. Elles s’intéressent également aux questions de l’attention et des soins portés à autrui (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux sont développés au sein de recherches-projets dans le domaine de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’innovation sociale par le design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils concernent les supports techniques, les liens sociaux et les technologies/dispositifs qui supportent le soin à autrui dans la santé, l’action civique et le vieillissement. Ils concernent également l’activité de design des politiques et services publics.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche chercheur Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du laboratoire PROJEKT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins-Aides-soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités à l’épreuve de la sobriété : apports et perspectives pour les disciplines de conception. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Participation Creates in Experimental Design Practices. The Case of a Mobile Third Place Built in a Retirement Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/architecture2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée de la recherche en design et de l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.51-73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pa.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design à l’épreuve de l’éthique du care : retour réflexif pour un possible renouvellement des pratiques en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 16 (2), pp.120-137. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social. Eléments constitutifs d’un projet sur le maintien à domicile des personnes âgées et en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quando è design / When is design / Quand c'est du design, 21 (24), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2020-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale par le design en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et design : un instantané des pratiques de recherche employées au sein d’un réseau de jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quelles sciences du design ? (1), pp.66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CancerAdom, quel avenir pour les malades du cancer soignés à domicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps à l’environnement, les approches du design dans le champ de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris psychiatrie &amp; neurosciences, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques du dessin dans l’enquête ethnographique : pænser le milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design en séminaire ENSCI-Les Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CISS-PROJEKT Urbino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing the future of the cancer ambulatory care shift: An exploratory study of stakeholder needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Hallam University, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design participatif, perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques collaboratives en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française des designers; Université de Nîmes; Béatrice Gisclard; Christophe Moineau, Mar 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin comme outil de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing challenges/les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure Ulm, Institut Nicod (CNRS/EHESS/ENS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme dispositif expressif du prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet mondial du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et ses prothèses, regard anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l’épreuve du cancer et des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Psycho-Oncologie, Dec 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design du livre en contexte numérique : conversation avec René Bourassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : une chance pour l’édition : conversation avec Frédéric Mériot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vial Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et agencement des pratiques : Le cas des infirmières stomathérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des subjectivités face au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p. 2017, Cancers &amp; psys - la collection, 9782749252971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet d’idées citoyennes. Construire ensemble le virage ambulatoire en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0516-6320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19550061X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designer et docteure en anthropologie sociale et ethnologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSCI-Les Ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Marine Royer est maîtresse de conférences en design et sciences sociales, directrice adjointe de l’équipe PROJEKT et co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Design Innovation Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Royer travaille à l’intersection des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (STS), de l’anthropologie de la santé et de la recherche en design (qualifiée en section CNU 18e Arts appliqués, 19e Sociologie et 20e Anthropologie). Ses recherches visent à souligner l’épaisseur pratique et politique des innovations sociales et biotechnologiques qui engendrent des évolutions fondamentales dans le secteur médico-social. Elles s’intéressent également aux questions de l’attention et des soins portés à autrui (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux sont développés au sein de recherches-projets dans le domaine de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’innovation sociale par le design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils concernent les supports techniques, les liens sociaux et les technologies/dispositifs qui supportent le soin à autrui dans la santé, l’action civique et le vieillissement. Ils concernent également l’activité de design des politiques et services publics.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche chercheur Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du laboratoire PROJEKT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins-Aides-soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités à l’épreuve de la sobriété : apports et perspectives pour les disciplines de conception. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Participation Creates in Experimental Design Practices. The Case of a Mobile Third Place Built in a Retirement Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/architecture2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée de la recherche en design et de l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.51-73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pa.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design à l’épreuve de l’éthique du care : retour réflexif pour un possible renouvellement des pratiques en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 16 (2), pp.120-137. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social. Eléments constitutifs d’un projet sur le maintien à domicile des personnes âgées et en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quando è design / When is design / Quand c'est du design, 21 (24), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2020-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale par le design en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et design : un instantané des pratiques de recherche employées au sein d’un réseau de jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quelles sciences du design ? (1), pp.66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CancerAdom, quel avenir pour les malades du cancer soignés à domicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps à l’environnement, les approches du design dans le champ de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris psychiatrie &amp; neurosciences, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing the future of the cancer ambulatory care shift: An exploratory study of stakeholder needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Hallam University, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques du dessin dans l’enquête ethnographique : pænser le milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design en séminaire ENSCI-Les Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CISS-PROJEKT Urbino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design participatif, perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques collaboratives en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française des designers; Université de Nîmes; Béatrice Gisclard; Christophe Moineau, Mar 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin comme outil de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing challenges/les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure Ulm, Institut Nicod (CNRS/EHESS/ENS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme dispositif expressif du prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet mondial du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et ses prothèses, regard anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l’épreuve du cancer et des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Psycho-Oncologie, Dec 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design du livre en contexte numérique : conversation avec René Bourassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : une chance pour l’édition : conversation avec Frédéric Mériot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vial Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et agencement des pratiques : Le cas des infirmières stomathérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des subjectivités face au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p. 2017, Cancers &amp; psys - la collection, 9782749252971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet d’idées citoyennes. Construire ensemble le virage ambulatoire en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42285646"/>
+    <w:nsid w:val="68704B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0516-6320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19550061X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensci.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dis.unimes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/innovation-sociale-design/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/membres/marine-royer/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/architecture2010004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2020-46" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0516-6320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19550061X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensci.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dis.unimes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/innovation-sociale-design/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/membres/marine-royer/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/architecture2010004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2020-46" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>