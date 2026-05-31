--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0516-6320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19550061X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designer et docteure en anthropologie sociale et ethnologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSCI-Les Ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Marine Royer est maîtresse de conférences en design et sciences sociales, directrice adjointe de l’équipe PROJEKT et co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Design Innovation Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Royer travaille à l’intersection des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (STS), de l’anthropologie de la santé et de la recherche en design (qualifiée en section CNU 18e Arts appliqués, 19e Sociologie et 20e Anthropologie). Ses recherches visent à souligner l’épaisseur pratique et politique des innovations sociales et biotechnologiques qui engendrent des évolutions fondamentales dans le secteur médico-social. Elles s’intéressent également aux questions de l’attention et des soins portés à autrui (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux sont développés au sein de recherches-projets dans le domaine de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’innovation sociale par le design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils concernent les supports techniques, les liens sociaux et les technologies/dispositifs qui supportent le soin à autrui dans la santé, l’action civique et le vieillissement. Ils concernent également l’activité de design des politiques et services publics.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche chercheur Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du laboratoire PROJEKT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins-Aides-soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités à l’épreuve de la sobriété : apports et perspectives pour les disciplines de conception. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Participation Creates in Experimental Design Practices. The Case of a Mobile Third Place Built in a Retirement Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/architecture2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée de la recherche en design et de l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.51-73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pa.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design à l’épreuve de l’éthique du care : retour réflexif pour un possible renouvellement des pratiques en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 16 (2), pp.120-137. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social. Eléments constitutifs d’un projet sur le maintien à domicile des personnes âgées et en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quando è design / When is design / Quand c'est du design, 21 (24), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2020-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale par le design en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et design : un instantané des pratiques de recherche employées au sein d’un réseau de jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quelles sciences du design ? (1), pp.66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CancerAdom, quel avenir pour les malades du cancer soignés à domicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps à l’environnement, les approches du design dans le champ de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris psychiatrie &amp; neurosciences, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing the future of the cancer ambulatory care shift: An exploratory study of stakeholder needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Hallam University, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques du dessin dans l’enquête ethnographique : pænser le milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design en séminaire ENSCI-Les Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CISS-PROJEKT Urbino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design participatif, perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques collaboratives en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française des designers; Université de Nîmes; Béatrice Gisclard; Christophe Moineau, Mar 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin comme outil de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing challenges/les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure Ulm, Institut Nicod (CNRS/EHESS/ENS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme dispositif expressif du prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet mondial du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et ses prothèses, regard anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l’épreuve du cancer et des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Psycho-Oncologie, Dec 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design du livre en contexte numérique : conversation avec René Bourassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : une chance pour l’édition : conversation avec Frédéric Mériot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vial Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et agencement des pratiques : Le cas des infirmières stomathérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des subjectivités face au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p. 2017, Cancers &amp; psys - la collection, 9782749252971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet d’idées citoyennes. Construire ensemble le virage ambulatoire en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marine-royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0516-6320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19550061X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designer et docteure en anthropologie sociale et ethnologie (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSCI-Les Ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Marine Royer est maîtresse de conférences en design et sciences sociales, directrice adjointe de l’équipe PROJEKT et co-responsable du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Design Innovation Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Nîmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Royer travaille à l’intersection des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (STS), de l’anthropologie de la santé et de la recherche en design (qualifiée en section CNU 18e Arts appliqués, 19e Sociologie et 20e Anthropologie). Ses recherches visent à souligner l’épaisseur pratique et politique des innovations sociales et biotechnologiques qui engendrent des évolutions fondamentales dans le secteur médico-social. Elles s’intéressent également aux questions de l’attention et des soins portés à autrui (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux sont développés au sein de recherches-projets dans le domaine de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’innovation sociale par le design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ils concernent les supports techniques, les liens sociaux et les technologies/dispositifs qui supportent le soin à autrui dans la santé, l’action civique et le vieillissement. Ils concernent également l’activité de design des politiques et services publics.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche chercheur Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site du laboratoire PROJEKT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins-Aides-soignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités à l’épreuve de la sobriété : apports et perspectives pour les disciplines de conception. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En réanimation médicale, des propositions frugales pour laisser une place au prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Participation Creates in Experimental Design Practices. The Case of a Mobile Third Place Built in a Retirement Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/architecture2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée de la recherche en design et de l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.51-73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pa.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design à l’épreuve de l’éthique du care : retour réflexif pour un possible renouvellement des pratiques en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 16 (2), pp.120-137. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social. Eléments constitutifs d’un projet sur le maintien à domicile des personnes âgées et en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quando è design / When is design / Quand c'est du design, 21 (24), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2020-46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale par le design en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et design : un instantané des pratiques de recherche employées au sein d’un réseau de jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quelles sciences du design ? (1), pp.66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CancerAdom, quel avenir pour les malades du cancer soignés à domicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du corps à l’environnement, les approches du design dans le champ de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris psychiatrie &amp; neurosciences, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design social : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CISS-PROJEKT Urbino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques du dessin dans l’enquête ethnographique : pænser le milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design en séminaire ENSCI-Les Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing the future of the cancer ambulatory care shift: An exploratory study of stakeholder needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield Hallam University, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design participatif, perspective critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques collaboratives en design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française des designers; Université de Nîmes; Béatrice Gisclard; Christophe Moineau, Mar 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin comme outil de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing challenges/les défis du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure Ulm, Institut Nicod (CNRS/EHESS/ENS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme dispositif expressif du prendre soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet mondial du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et ses prothèses, regard anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à l’épreuve du cancer et des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Psycho-Oncologie, Dec 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design du livre en contexte numérique : conversation avec René Bourassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : une chance pour l’édition : conversation avec Frédéric Mériot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vial Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation thérapeutique et agencement des pratiques : Le cas des infirmières stomathérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des subjectivités face au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 184 p. 2017, Cancers &amp; psys - la collection, 9782749252971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet d’idées citoyennes. Construire ensemble le virage ambulatoire en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68704B09"/>
+    <w:nsid w:val="84BB8ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0516-6320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19550061X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensci.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dis.unimes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/innovation-sociale-design/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/membres/marine-royer/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/architecture2010004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2020-46" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0516-6320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19550061X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensci.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dis.unimes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/innovation-sociale-design/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projekt.unimes.fr/membres/marine-royer/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/architecture2010004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2020-46" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>