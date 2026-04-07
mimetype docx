--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -167,51 +167,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -270,1354 +270,2931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation des récits écologiques. La collection « Histoires écoresponsables » sur Netflix</w:t>
+                <w:t xml:space="preserve">Plateformisation de la lecture : les « tropes » du genre Young Adult sur TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529541v1</w:t>
+                <w:t xml:space="preserve">hal-05568920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passions littéraires et vidéos : figurations homotopiques de la lecture sur TikTok</w:t>
+                <w:t xml:space="preserve">La geste écologique au prisme d’Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, pp.101-112</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953904v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bookstagram, réseau de lecteurs ou fétichisme du livre ?</w:t>
+                <w:t xml:space="preserve">Booktok, Bookstagram, Booktube…Quelles nouvelles voies de la prescription littéraire sur les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179</w:t>
+              <w:t xml:space="preserve">, 2025, La lecture, un droit culturel pour les adolescents ?, 193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955377v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner à voir le lecteur sur les réseaux sociaux numériques : « Bookstagram », entre nouveaux régimes de visibilité et iconographies standardisées</w:t>
+                <w:t xml:space="preserve">Plateformisation des récits écologiques. La collection « Histoires écoresponsables » sur Netflix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edc.10203⟩</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (2-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774469v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le #Bookporn sur Instagram : poétique d'une littérature ornementale ?</w:t>
+                <w:t xml:space="preserve">Passions littéraires et vidéos : figurations homotopiques de la lecture sur TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774472v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture comme jeu : pratiques ludiques de la littérature en régime audiovisuel</w:t>
+                <w:t xml:space="preserve">Bookstagram, réseau de lecteurs ou fétichisme du livre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774473v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bookstagram, réseau de lecteurs ou fétichisme du livre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lire sans livres, 179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner à voir le lecteur sur les réseaux sociaux numériques : « Bookstagram », entre nouveaux régimes de visibilité et iconographies standardisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.113 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.10203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le #Bookporn sur Instagram : poétique d'une littérature ornementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Poétisation des réseaux sociaux, 203, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.203.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture comme jeu : pratiques ludiques de la littérature en régime audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ludologie médiatique, 49, pp.93-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v49i49.52183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature populaire et sociabilités numériques : le best-seller sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.130-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des livres et des likes. Représentations de la lecture sur les réseaux sociaux.</w:t>
+                <w:t xml:space="preserve">Les chaines de vulgarisation écologique sur YouTube, entre influence et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04954629v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influenceur-ses et publicitarisation des contenus sur les réseaux sociaux-numériques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARISM; CEMTI; GRIPIC, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existences collectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plateformes numériques et les nouvelles formes d’action pour l’accès à la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque La lecture, un droit culturel pour tous les adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de la lecture et de l'écriture des adolescents, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Biggio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05568818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénaturaliser la nature ? Réflexion sur les apports de la sémiotique aux questions écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03979758v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Communication environnementale : des racines d’hier aux horizons de demain. Pour la construction épistémologique d’un nouveau champ académique et de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER ComENss, Dec 2024, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage des sciences participatives par la ligue de protection des oiseaux (LPO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vent Debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER ComENss (Communication, ENvironnement, Sciences et Société); ACCS (Académie des Controverses et de la communication sensible), Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter le vivant non-humain dans l’espace public : perspectives sémiologiques sur les statues d’animaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existences collectives : Perspectives sémiotiques sur la sociabilité animale et humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMTI (ÉA3388); GPS (Grand Paris Sémiotique); Paragraphe ( (EA 349), Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le #Bookporn sur Instagram : poétique d’une littérature ornementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétisation des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chiffres et des lettres : délimiter, quantifier et cartographier des espaces littéraires sur les réseaux sociaux numériques. Le cas d’Instagram, Tumblr et YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Jun 2019, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#Bookaddict : figurations du lecteur entre consommation compulsive et prescription marchande sur les plateformes de partage d’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches critiques des médiations marchandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe, lecture et vidéo : figures iconographiques de la lectrice érotisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LittéraTube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon III, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage de la littérature en régime audiovisuel : mises en scène des expériences de lecture sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, May 2018, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YouTube comme terrain de recherche : enjeux, corpus, et démarche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approcher les discours et les communautés en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRANSNUM, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception(s) de la littérature et vidéos : quand les lecteurs “font œuvre” sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations et usages des réseaux sociaux numériques dans des œuvres littéraires, artistiques et médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APFUCC, May 2018, Régina, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre cadrage institutionnel et contre-cadrage contestataire : le street art autochtone à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Framing Street Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRCES, Université Côte d'Azur, Jun 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youtube et littérature : le plaisir &amp;quot;hors texte&amp;quot; de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaisir de lire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, May 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bookporn sur Instagram : vers la fin de l’élitisme culturel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dénaturaliser la nature ? Croisements entre sémiotique et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04955357v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La geste et le geste numériques : pour une gestique de l’homme interfacé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peppe Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiana Dula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, Interfaces numériques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enonciation éditoriale</w:t>
+                <w:t xml:space="preserve">Des livres et des likes. Représentations de la lecture sur les réseaux sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04955363v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2025, Encres/Ecrans, 979-10-231-0807-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodporn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bolz</w:t>
+                <w:t xml:space="preserve">Existences collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everardo Reyes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Biggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04955367v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782370590145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture numérique face à l'effondrement du vivant : une analyse des mèmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représenter le vivant non-humain dans l’espace public : perspectives sémiologiques sur les statues d’animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 23e congrès de la SFSIC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">emse-04601093v1</w:t>
+              <w:t xml:space="preserve">Existences collectives. Perspectives sémiotiques sur les sociabilités animales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782370590145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homotopies littéraires et images partagées. Figurations du lecteur, du livre et de la lecture sur trois plateformes numériques (YouTube, Instagram, Tumblr).</w:t>
+                <w:t xml:space="preserve">Bookporn sur Instagram : vers la fin de l’élitisme culturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'information et de la communication. Sorbonne Université (France), 2020. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-03260336v1</w:t>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enonciation éditoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://publictionnaire.huma-num.fr/notice/enonciation-editoriale/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foodporn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique Transnum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://transnum.pre.utc.fr/lexique/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture numérique face à l'effondrement du vivant : une analyse des mèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 23e congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04601093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homotopies littéraires et images partagées. Figurations du lecteur, du livre et de la lecture sur trois plateformes numériques (YouTube, Instagram, Tumblr).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Sorbonne Université (France), 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03260336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baisser le pont-levis : l'émission littéraire à l'épreuve d'une narrativité renouvelée : étude de &amp;lt;i&amp;gt;La Grande Librairie&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01555888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1685,51 +3262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A499530E"/>
+    <w:nsid w:val="7DCFF5FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1916,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-siguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onhumantrace.hypotheses.org/presentation/intergestes-groupe-de-recherche-sur-la-geste-et-le-geste-numeriques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comenvironnement.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5582" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.52183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04601093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03260336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01555888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-siguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onhumantrace.hypotheses.org/presentation/intergestes-groupe-de-recherche-sur-la-geste-et-le-geste-numeriques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comenvironnement.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.52183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppe Cavallari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Dula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04601093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03260336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01555888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>