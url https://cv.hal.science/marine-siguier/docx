--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -104,66 +104,79 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maitre de conférences en Sciences de l'Information et de la Communication à l'Université Le Havre Normandie.Chercheuse à l'UMR CNRS IDEES.Membre du Groupe de recherche InterGestes : </w:t>
+        <w:t xml:space="preserve">Maitre de conférences en Sciences de l'Information et de la Communication à l'Université Le Havre Normandie.Chercheuse à l'UMR CNRS IDEES : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://umr-idees.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Co-directrice du Groupe de recherche InterGestes : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onhumantrace.hypotheses.org/presentation/intergestes-groupe-de-recherche-sur-la-geste-et-le-geste-numeriques</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> et du GER ComEnSS (Communication Environnement Science Société) : </w:t>
+        <w:t xml:space="preserve">Membre du GER ComEnSS (Communication Environnement Science Société) : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://comenvironnement.hypotheses.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -193,893 +206,893 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des influenceurs « écolos » sur YouTube : oxymore ou alternative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation de la lecture : les « tropes » du genre Young Adult sur TikTok</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enemies to lovers, Age Gap et Love triangle : catégorisations de la romance Young Adult sur TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La geste écologique au prisme d’Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booktok, Bookstagram, Booktube…Quelles nouvelles voies de la prescription littéraire sur les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, La lecture, un droit culturel pour les adolescents ?, 193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformisation des récits écologiques. La collection « Histoires écoresponsables » sur Netflix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (2-3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passions littéraires et vidéos : figurations homotopiques de la lecture sur TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52, pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookstagram, réseau de lecteurs ou fétichisme du livre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179</w:t>
+              <w:t xml:space="preserve">, 2021, Lire sans livres, 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955377v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookstagram, réseau de lecteurs ou fétichisme du livre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lire sans livres, 179</w:t>
+              <w:t xml:space="preserve">, 2021, 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568901v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à voir le lecteur sur les réseaux sociaux numériques : « Bookstagram », entre nouveaux régimes de visibilité et iconographies standardisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54, pp.113 - 134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.10203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le #Bookporn sur Instagram : poétique d'une littérature ornementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Poétisation des réseaux sociaux, 203, pp.63-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.203.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture comme jeu : pratiques ludiques de la littérature en régime audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ludologie médiatique, 49, pp.93-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v49i49.52183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature populaire et sociabilités numériques : le best-seller sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.130-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1089,995 +1102,995 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaines de vulgarisation écologique sur YouTube, entre influence et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influenceur-ses et publicitarisation des contenus sur les réseaux sociaux-numériques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CARISM; CEMTI; GRIPIC, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes numériques et les nouvelles formes d’action pour l’accès à la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque La lecture, un droit culturel pour tous les adolescents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de la lecture et de l'écriture des adolescents, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénaturaliser la nature ? Réflexion sur les apports de la sémiotique aux questions écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Communication environnementale : des racines d’hier aux horizons de demain. Pour la construction épistémologique d’un nouveau champ académique et de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GER ComENss, Dec 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des sciences participatives par la ligue de protection des oiseaux (LPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vent Debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GER ComENss (Communication, ENvironnement, Sciences et Société); ACCS (Académie des Controverses et de la communication sensible), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le vivant non-humain dans l’espace public : perspectives sémiologiques sur les statues d’animaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existences collectives : Perspectives sémiotiques sur la sociabilité animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMTI (ÉA3388); GPS (Grand Paris Sémiotique); Paragraphe ( (EA 349), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le #Bookporn sur Instagram : poétique d’une littérature ornementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétisation des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIPIC, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chiffres et des lettres : délimiter, quantifier et cartographier des espaces littéraires sur les réseaux sociaux numériques. Le cas d’Instagram, Tumblr et YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Jun 2019, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#Bookaddict : figurations du lecteur entre consommation compulsive et prescription marchande sur les plateformes de partage d’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches critiques des médiations marchandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIPIC, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe, lecture et vidéo : figures iconographiques de la lectrice érotisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LittéraTube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon III, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage de la littérature en régime audiovisuel : mises en scène des expériences de lecture sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, May 2018, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YouTube comme terrain de recherche : enjeux, corpus, et démarche exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réception(s) de la littérature et vidéos : quand les lecteurs “font œuvre” sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approcher les discours et les communautés en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRANSNUM, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Représentations et usages des réseaux sociaux numériques dans des œuvres littéraires, artistiques et médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APFUCC, May 2018, Régina, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568866v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception(s) de la littérature et vidéos : quand les lecteurs “font œuvre” sur YouTube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">YouTube comme terrain de recherche : enjeux, corpus, et démarche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations et usages des réseaux sociaux numériques dans des œuvres littéraires, artistiques et médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APFUCC, May 2018, Régina, Canada</w:t>
+              <w:t xml:space="preserve">Approcher les discours et les communautés en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRANSNUM, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568823v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre cadrage institutionnel et contre-cadrage contestataire : le street art autochtone à Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Framing Street Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRCES, Université Côte d'Azur, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youtube et littérature : le plaisir &amp;quot;hors texte&amp;quot; de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaisir de lire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2087,199 +2100,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénaturaliser la nature ? Croisements entre sémiotique et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La geste et le geste numériques : pour une gestique de l’homme interfacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peppe Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiana Dula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, Interfaces numériques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2289,209 +2302,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des livres et des likes. Représentations de la lecture sur les réseaux sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses, 2025, Encres/Ecrans, 979-10-231-0807-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existences collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everardo Reyes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Biggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782370590145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2501,98 +2514,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le vivant non-humain dans l’espace public : perspectives sémiologiques sur les statues d’animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existences collectives. Perspectives sémiotiques sur les sociabilités animales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782370590145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2602,91 +2615,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookporn sur Instagram : vers la fin de l’élitisme culturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2696,180 +2709,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enonciation éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://publictionnaire.huma-num.fr/notice/enonciation-editoriale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique Transnum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://transnum.pre.utc.fr/lexique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2879,111 +2892,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture numérique face à l'effondrement du vivant : une analyse des mèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 23e congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04601093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2993,100 +3006,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homotopies littéraires et images partagées. Figurations du lecteur, du livre et de la lecture sur trois plateformes numériques (YouTube, Instagram, Tumblr).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Sorbonne Université (France), 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03260336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3096,105 +3109,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisser le pont-levis : l'émission littéraire à l'épreuve d'une narrativité renouvelée : étude de &amp;lt;i&amp;gt;La Grande Librairie&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01555888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3262,51 +3275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DCFF5FD"/>
+    <w:nsid w:val="F6152D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3493,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-siguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onhumantrace.hypotheses.org/presentation/intergestes-groupe-de-recherche-sur-la-geste-et-le-geste-numeriques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comenvironnement.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.52183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppe Cavallari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Dula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04601093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03260336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01555888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-siguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-idees.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onhumantrace.hypotheses.org/presentation/intergestes-groupe-de-recherche-sur-la-geste-et-le-geste-numeriques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comenvironnement.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545346v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5582" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.52183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppe Cavallari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Dula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04601093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03260336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01555888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>