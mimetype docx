--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -214,381 +214,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des influenceurs « écolos » sur YouTube : oxymore ou alternative ?</w:t>
+                <w:t xml:space="preserve">Enemies to lovers, Age Gap et Love triangle : catégorisations de la romance Young Adult sur TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 54</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545346v1</w:t>
+                <w:t xml:space="preserve">hal-05568920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enemies to lovers, Age Gap et Love triangle : catégorisations de la romance Young Adult sur TikTok</w:t>
+                <w:t xml:space="preserve">La geste écologique au prisme d’Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568920v1</w:t>
+                <w:t xml:space="preserve">hal-05568918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La geste écologique au prisme d’Instagram</w:t>
+                <w:t xml:space="preserve">Des influenceurs « écolos » sur YouTube : oxymore ou alternative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568918v1</w:t>
+                <w:t xml:space="preserve">hal-05545346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Booktok, Bookstagram, Booktube…Quelles nouvelles voies de la prescription littéraire sur les réseaux sociaux ?</w:t>
+                <w:t xml:space="preserve">Plateformisation des récits écologiques. La collection « Histoires écoresponsables » sur Netflix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Jeune</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (2-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568894v1</w:t>
+                <w:t xml:space="preserve">hal-05529541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformisation des récits écologiques. La collection « Histoires écoresponsables » sur Netflix</w:t>
+                <w:t xml:space="preserve">Booktok, Bookstagram, Booktube…Quelles nouvelles voies de la prescription littéraire sur les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La lecture, un droit culturel pour les adolescents ?, 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05529541v1</w:t>
+                <w:t xml:space="preserve">hal-05568894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passions littéraires et vidéos : figurations homotopiques de la lecture sur TikTok</w:t>
               </w:r>
@@ -664,138 +664,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lire sans livres, 179</w:t>
+              <w:t xml:space="preserve">, 2021, 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568901v1</w:t>
+                <w:t xml:space="preserve">hal-04955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookstagram, réseau de lecteurs ou fétichisme du livre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179</w:t>
+              <w:t xml:space="preserve">, 2021, Lire sans livres, 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955377v1</w:t>
+                <w:t xml:space="preserve">hal-05568901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à voir le lecteur sur les réseaux sociaux numériques : « Bookstagram », entre nouveaux régimes de visibilité et iconographies standardisées</w:t>
               </w:r>
@@ -1731,96 +1731,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de la littérature en régime audiovisuel : mises en scène des expériences de lecture sur YouTube</w:t>
+                <w:t xml:space="preserve">YouTube comme terrain de recherche : enjeux, corpus, et démarche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature en partage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, May 2018, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Approcher les discours et les communautés en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRANSNUM, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568828v1</w:t>
+                <w:t xml:space="preserve">hal-05568866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception(s) de la littérature et vidéos : quand les lecteurs “font œuvre” sur YouTube</w:t>
               </w:r>
@@ -1869,96 +1869,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YouTube comme terrain de recherche : enjeux, corpus, et démarche exploratoire</w:t>
+                <w:t xml:space="preserve">Partage de la littérature en régime audiovisuel : mises en scène des expériences de lecture sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approcher les discours et les communautés en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRANSNUM, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">La littérature en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, May 2018, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568866v1</w:t>
+                <w:t xml:space="preserve">hal-05568828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre cadrage institutionnel et contre-cadrage contestataire : le street art autochtone à Montréal</w:t>
               </w:r>
@@ -3275,51 +3275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6152D54"/>
+    <w:nsid w:val="2E58D823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3506,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-siguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-idees.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onhumantrace.hypotheses.org/presentation/intergestes-groupe-de-recherche-sur-la-geste-et-le-geste-numeriques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comenvironnement.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545346v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5582" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.52183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppe Cavallari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Dula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04601093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03260336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01555888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-siguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-idees.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onhumantrace.hypotheses.org/presentation/intergestes-groupe-de-recherche-sur-la-geste-et-le-geste-numeriques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comenvironnement.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.52183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppe Cavallari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Dula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04601093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03260336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01555888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>