--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1102,295 +1102,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders and ADHD symptoms in children and adolescents with typical absence seizures: An observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Thieux</w:t>
+                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Ioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Duca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Putois</w:t>
+                <w:t xml:space="preserve">Diane Weick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Herbillon</w:t>
+                <w:t xml:space="preserve">François Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cottone</w:t>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108513⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.542-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778304v1</w:t>
+                <w:t xml:space="preserve">hal-04768022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Weick</w:t>
+                <w:t xml:space="preserve">Sleep disorders and ADHD symptoms in children and adolescents with typical absence seizures: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sevin</w:t>
+                <w:t xml:space="preserve">Maddalena Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sanlaville</w:t>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
+                <w:t xml:space="preserve">Carlo Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100, pp.542-549. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.108513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768022v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of the BLAST paradigm and salivary markers for the evaluation of sleepiness in drivers</w:t>
               </w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2448,51 +2448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de l’attention et impact des anomalies électroencéphalographiques paroxystiques intercritiques dans les épilepsies de l’enfant : présentation d’un nouveau test d’attention soutenue synchronisé à l’EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitta de Bellescize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A63FDB3"/>
+    <w:nsid w:val="B59AEAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3961,51 +3961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-thieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9763-2802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273626930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04610354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nicolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Duca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cottone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108513" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vassias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bierme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Bauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04323470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10221" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-thieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9763-2802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273626930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04610354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nicolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Duca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cottone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108513" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vassias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bierme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Bauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04323470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10221" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>