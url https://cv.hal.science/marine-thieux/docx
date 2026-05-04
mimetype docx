--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1102,295 +1102,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulia Ioan</w:t>
+                <w:t xml:space="preserve">Sleep disorders and ADHD symptoms in children and adolescents with typical absence seizures: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Weick</w:t>
+                <w:t xml:space="preserve">Maddalena Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sevin</w:t>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sanlaville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
+                <w:t xml:space="preserve">Carlo Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.108513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768022v1</w:t>
+                <w:t xml:space="preserve">hal-04778304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders and ADHD symptoms in children and adolescents with typical absence seizures: An observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Thieux</w:t>
+                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Ioan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Weick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Duca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Putois</w:t>
+                <w:t xml:space="preserve">François Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Herbillon</w:t>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cottone</w:t>
+                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128, pp.108513. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.542-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778304v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of the BLAST paradigm and salivary markers for the evaluation of sleepiness in drivers</w:t>
               </w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,429 +1772,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sleep laboratory polygraphy in the evaluation of obstructive sleep apnea syndrome in Robin infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep of Children with High Potentialities: A Polysomnographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coutier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Ioan</w:t>
+                <w:t xml:space="preserve">Stephanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9103182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490926v1</w:t>
+                <w:t xml:space="preserve">inserm-03103711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep of Children with High Potentialities: A Polysomnographic Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narcolepsy with cataplexy: Does age at diagnosis change the clinical picture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Odilia Inocente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecendreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9103182⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (10), pp.1092-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.13438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03103711v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcolepsy with cataplexy: Does age at diagnosis change the clinical picture?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Min Zhang</w:t>
+                <w:t xml:space="preserve">The role of sleep laboratory polygraphy in the evaluation of obstructive sleep apnea syndrome in Robin infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Odilia Inocente</w:t>
+                <w:t xml:space="preserve">P. Bierme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Villanueva</w:t>
+                <w:t xml:space="preserve">M. Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lecendreux</w:t>
+                <w:t xml:space="preserve">A. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+                <w:t xml:space="preserve">I. Ioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (10), pp.1092-1102. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.59 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.13438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367982v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectual Abilities of Children with Narcolepsy</w:t>
               </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2448,51 +2448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de l’attention et impact des anomalies électroencéphalographiques paroxystiques intercritiques dans les épilepsies de l’enfant : présentation d’un nouveau test d’attention soutenue synchronisé à l’EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitta de Bellescize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B59AEAC1"/>
+    <w:nsid w:val="B016FA72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3961,51 +3961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-thieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9763-2802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273626930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04610354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nicolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Duca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cottone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108513" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vassias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bierme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Bauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04323470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10221" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-thieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9763-2802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273626930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04610354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nicolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Duca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cottone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108513" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vassias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13438" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bierme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.03.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Bauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04323470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10221" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>