--- v2 (2026-05-04)
+++ v3 (2026-05-04)
@@ -1102,697 +1102,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders and ADHD symptoms in children and adolescents with typical absence seizures: An observational study</w:t>
+                <w:t xml:space="preserve">Interest of the BLAST paradigm and salivary markers for the evaluation of sleepiness in drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Duca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Putois</w:t>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Herbillon</w:t>
+                <w:t xml:space="preserve">Lydie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cottone</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128, pp.108513. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.91528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.991528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778304v1</w:t>
+                <w:t xml:space="preserve">hal-03897716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulia Ioan</w:t>
+                <w:t xml:space="preserve">Maturation of Arousals during Day and Night in Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Weick</w:t>
+                <w:t xml:space="preserve">Francoise Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sevin</w:t>
+                <w:t xml:space="preserve">Alex Champavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sanlaville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9020223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768022v1</w:t>
+                <w:t xml:space="preserve">hal-03897770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the BLAST paradigm and salivary markers for the evaluation of sleepiness in drivers</w:t>
+                <w:t xml:space="preserve">Sleep and Psychosocial Characteristics of Children with Narcolepsy According to Their Intellectual Profile: A Case–Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vania Herbillon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Merle</w:t>
+                <w:t xml:space="preserve">Alice Poitrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+                <w:t xml:space="preserve">Fanny Vassias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.91528. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.4681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.991528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11164681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897716v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of Arousals during Day and Night in Preterm Infants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Guyon</w:t>
+                <w:t xml:space="preserve">Sleep disorders and ADHD symptoms in children and adolescents with typical absence seizures: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Ravet</w:t>
+                <w:t xml:space="preserve">Maddalena Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Champavert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Carlo Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9020223⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.108513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897770v1</w:t>
+                <w:t xml:space="preserve">hal-04778304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Psychosocial Characteristics of Children with Narcolepsy According to Their Intellectual Profile: A Case–Control Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Min Zhang</w:t>
+                <w:t xml:space="preserve">Neurocognitive evaluation of children with down syndrome and obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Ioan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Weick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Marcastel</w:t>
+                <w:t xml:space="preserve">François Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Poitrinal</w:t>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Vassias</w:t>
+                <w:t xml:space="preserve">Bénédicte de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (16), pp.4681. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.542-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11164681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897684v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep of Children with High Potentialities: A Polysomnographic Study</w:t>
               </w:r>
@@ -2206,64 +2206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2448,51 +2448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de l’attention et impact des anomalies électroencéphalographiques paroxystiques intercritiques dans les épilepsies de l’enfant : présentation d’un nouveau test d’attention soutenue synchronisé à l’EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitta de Bellescize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,98 +2544,380 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring comorbid insomnia in children with obstructive sleep apnea (COMISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Comajuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring comorbid insomnia in children with obstructive sleep apnea (COMISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Coutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sleep Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sevilla, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2644,248 +2926,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSA 2024 Glasgow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2894,514 +3176,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du sommeil 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRMS, Nov 2024, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1 (étude NARCAPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Pédiatrie, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819107v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-04819152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3432,90 +3432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Vanderghote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3730,51 +3730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B016FA72"/>
+    <w:nsid w:val="5BDBC2DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3961,51 +3961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-thieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9763-2802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273626930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04610354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nicolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Duca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cottone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108513" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vassias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13438" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bierme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.03.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Bauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04323470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10221" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marine-thieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9763-2802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273626930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comajuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12091250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04610354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ioan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nicolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Merle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.991528" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ravet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Champavert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9020223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poitrinal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vassias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164681" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Duca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cottone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108513" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Weick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.09.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Odilia Inocente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Villanueva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13438" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bierme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.03.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9124075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Bauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitta de Bellescize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04323470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10221" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>