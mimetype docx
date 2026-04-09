--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -1313,408 +1313,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuospatial Neglect - a Theory-Informed Overview of Current and Emerging Strategies and a Systematic Review on the Therapeutic Use of Non-invasive Brain Stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrainment of local synchrony reveals a causal role for high-beta right frontal oscillations in human visual consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Unterburger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
+                <w:t xml:space="preserve">Julià Amengual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-019-09417-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906557v1</w:t>
+                <w:t xml:space="preserve">hal-02415179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment of local synchrony reveals a causal role for high-beta right frontal oscillations in human visual consciousness</w:t>
+                <w:t xml:space="preserve">Endogenous visuospatial attention increases visual awareness independent of visual discrimination sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julià Amengual</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Japee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Savannah Lokey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentinos Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49673-1⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415179v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous visuospatial attention increases visual awareness independent of visual discrimination sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visuospatial Neglect - a Theory-Informed Overview of Current and Emerging Strategies and a Systematic Review on the Therapeutic Use of Non-invasive Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Theo Zebhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentinos Zachariou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyn Unterburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128, pp.297-304. </w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.397-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11065-019-09417-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484836v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-stimulus theta power is correlated with variation of motor evoked potential latency: a single-pulse TMS study</w:t>
               </w:r>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236 (11), pp.3003-3014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.41908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1941,1463 +1941,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Contrast Sensitivity Improvement by Right Frontal High-Beta Activity Is Mediated by Contrast Gain Mechanisms and Influenced by Fronto-Parietal White Matter Microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Quentin</w:t>
+                <w:t xml:space="preserve">Enhanced motor function and its neurophysiological correlates after navigated low-frequency repetitive transcranial magnetic stimulation over the contralesional motor cortex in stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Elkin Frankston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Vernet</w:t>
+                <w:t xml:space="preserve">Umer Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica N Toba</w:t>
+                <w:t xml:space="preserve">Jennifer Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bartolomeo</w:t>
+                <w:t xml:space="preserve">Miguel Alonso-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (6), pp.2381-2390. </w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.677-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906548v1</w:t>
+                <w:t xml:space="preserve">hal-02946815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct current stimulation over the anterior temporal areas boosts semantic processing in primary progressive aphasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education Influences Creativity in Dyslexic and Non-Dyslexic Children and Teenagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Teichmann</w:t>
+                <w:t xml:space="preserve">Sarah Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Lesoil</w:t>
+                <w:t xml:space="preserve">Lisa Spector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Godard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Vernet</w:t>
+                <w:t xml:space="preserve">Marion Mocorovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Chrystal Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377876v1</w:t>
+                <w:t xml:space="preserve">hal-02946968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and Modulating Brain Circuitry through Transcranial Magnetic Stimulation Combined with Electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faranak Farzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhsin Shafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafiris Daskalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncir.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced motor function and its neurophysiological correlates after navigated low-frequency repetitive transcranial magnetic stimulation over the contralesional motor cortex in stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shahid Bashir</w:t>
+                <w:t xml:space="preserve">Direct current stimulation over the anterior temporal areas boosts semantic processing in primary progressive aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso-Alonso</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946815v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education Influences Creativity in Dyslexic and Non-Dyslexic Children and Teenagers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ruiz</w:t>
+                <w:t xml:space="preserve">Visual Contrast Sensitivity Improvement by Right Frontal High-Beta Activity Is Mediated by Contrast Gain Mechanisms and Influenced by Fronto-Parietal White Matter Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Spector</w:t>
+                <w:t xml:space="preserve">Seth Elkin Frankston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mocorovi</w:t>
+                <w:t xml:space="preserve">Monica N Toba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystal Gaertner</w:t>
+                <w:t xml:space="preserve">Paolo Bartolomeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150421. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.2381-2390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946968v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous and opposite roles of the parietal and prefrontal cortices in bistable perception: A double-coil TMS–EEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological consequences of abnormal connectivity in a developmental epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhsin Shafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debby Klooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katica Boric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.09.021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (3), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485448v1</w:t>
+                <w:t xml:space="preserve">hal-02946858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological consequences of abnormal connectivity in a developmental epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhsin Shafi</w:t>
+                <w:t xml:space="preserve">Arrhythmic activity in the left frontal eye field facilitates conscious visual perception in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77 (3), pp.487-503. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.24343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946858v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrhythmic activity in the left frontal eye field facilitates conscious visual perception in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Fronto-Parietal Anatomical Connections Influence the Modulation of Conscious Visual Perception by High-Beta Frontal Oscillatory Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.016⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (8), pp.2095-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906553v1</w:t>
+                <w:t xml:space="preserve">hal-02906550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-Parietal Anatomical Connections Influence the Modulation of Conscious Visual Perception by High-Beta Frontal Oscillatory Activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorena Chanes</w:t>
+                <w:t xml:space="preserve">Eye movement instructions modulate motion illusion and body sway with Op Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Locher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906550v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement instructions modulate motion illusion and body sway with Op Art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lang</w:t>
+                <w:t xml:space="preserve">Theta burst stimulation to characterize changes in brain plasticity following mild traumatic brain injury: A proof-of-principle study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Locher</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Théoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00121⟩</w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (5), pp.611-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946982v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theta burst stimulation to characterize changes in brain plasticity following mild traumatic brain injury: A proof-of-principle study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronous and opposite roles of the parietal and prefrontal cortices in bistable perception: A double-coil TMS–EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Farzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Théoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (5), pp.611-620. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.78-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/RNN-140459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946838v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of motor cortical excitability and plasticity in young and old individuals: a Transcranial Magnetic Stimulation (TMS) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting Richard Serra's &amp;quot;Promenade&amp;quot; sculpture improves postural control and judgment of subjective visual vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Thuan Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3602,441 +3602,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of the effects of theta burst stimulation on motor cortical plasticity in healthy participants</w:t>
+                <w:t xml:space="preserve">Frontal eye field, where art thou? Anatomy, function, and non-invasive manipulation of frontal regions involved in eye movements and associated cognitive operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Oberman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andres Mitsumasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2013.07.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946869v1</w:t>
+                <w:t xml:space="preserve">hal-02485453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal eye field, where art thou? Anatomy, function, and non-invasive manipulation of frontal regions involved in eye movements and associated cognitive operations</w:t>
+                <w:t xml:space="preserve">Reproducibility of the effects of theta burst stimulation on motor cortical plasticity in healthy participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorena Chanes</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Oberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Mitsumasu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilan Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125 (2), pp.320-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2013.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485453v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential auditory-oculomotor interactions in patients with right vs. left sided subjective tinnitus: a saccade study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on the neural basis of motor plasticity induced by theta burst stimulation from TMS-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Londero</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (4), pp.598-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947153v1</w:t>
+                <w:t xml:space="preserve">hal-02946892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author response. Oscillation and synchrony entrainment: a new breadth for focal non-invasive neurostimulation in the cognitive neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4045,224 +4045,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (28), 5 p following 11326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the neural basis of motor plasticity induced by theta burst stimulation from TMS-EEG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential auditory-oculomotor interactions in patients with right vs. left sided subjective tinnitus: a saccade study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Umer Najib</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Londero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (4), pp.598-606. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.12069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946892v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG onset of a seizure during TMS from a focus independent of the stimulation site</w:t>
               </w:r>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linsey Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4417,51 +4417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Theoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Schomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuwei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4640,1428 +4640,1428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Cortical Plasticity Across the Lifespan</w:t>
+                <w:t xml:space="preserve">The pupil reflects motor preparation for saccades – even before the eye starts to move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Freitas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Jainta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2011.00005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946958v1</w:t>
+                <w:t xml:space="preserve">hal-02947142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medio-Lateral Postural Instability in Subjects with Tinnitus</w:t>
+                <w:t xml:space="preserve">Different Effects of Double-Pulse TMS of the Posterior Parietal Cortex on Reflexive and Voluntary Saccades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Thuan Lê</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2011.00035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947159v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pupil reflects motor preparation for saccades – even before the eye starts to move</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing Brain Cortical Plasticity and Network Dynamics Across the Age-Span in Health and Disease with TMS-EEG and TMS-fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Oberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Halko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00097⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3-4), pp.302-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-011-0196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947142v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Effects of Double-Pulse TMS of the Posterior Parietal Cortex on Reflexive and Voluntary Saccades</w:t>
+                <w:t xml:space="preserve">Medio-Lateral Postural Instability in Subjects with Tinnitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norman Sabbah</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Thuan Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Berbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00114⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2011.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947140v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Brain Cortical Plasticity and Network Dynamics Across the Age-Span in Health and Disease with TMS-EEG and TMS-fMRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guiding Binocular Saccades during Reading: A TMS Study of the PPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-011-0196-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946954v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Binocular Saccades during Reading: A TMS Study of the PPC</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in Cortical Plasticity Across the Lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Knobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Oberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2011.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947044v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread Deficits in Initiation, Speed and Accuracy of Horizontal and Vertical Automatic Saccades in Dementia with Lewy Bodies</w:t>
+                <w:t xml:space="preserve">Longévité et robustesse de la saccade oculaire automatique chez le sujet âgé sain : atteinte dans des cas de démence à corps de Lewy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Dieudonné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Greffard</w:t>
+                <w:t xml:space="preserve">Michel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2010.00138⟩</w:t>
+              <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2010.0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947730v1</w:t>
+                <w:t xml:space="preserve">hal-02948068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement abnormalities in somatic tinnitus: Fixation, smooth pursuit and optokinetic nystagmus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central Crosstalk for Somatic Tinnitus: Abnormal Vergence Eye Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Londero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auris Nasus Larynx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anl.2009.10.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02948064v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longévité et robustesse de la saccade oculaire automatique chez le sujet âgé sain : atteinte dans des cas de démence à corps de Lewy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binocular coordination during smooth pursuit in dyslexia: a multiple case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2010.0228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.3.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948068v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Crosstalk for Somatic Tinnitus: Abnormal Vergence Eye Movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eye movement abnormalities in somatic tinnitus: Fixation, smooth pursuit and optokinetic nystagmus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Londero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011845⟩</w:t>
+              <w:t xml:space="preserve">Auris Nasus Larynx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.314-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anl.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384248v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination during smooth pursuit in dyslexia: a multiple case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spread Deficits in Initiation, Speed and Accuracy of Horizontal and Vertical Automatic Saccades in Dementia with Lewy Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Greffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (3), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16910/jemr.3.3.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2010.00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947930v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binocular motor coordination during saccades and fixations while reading: A magnitude and time analysis</w:t>
               </w:r>
@@ -6397,51 +6397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal Speed and Accuracy of Saccade and Vergence Eye Movements in Dyslexic Reader Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,550 +6508,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMS of the posterior parietal cortex delays the latency of unpredictable saccades but not when they are combined with predictable divergence</w:t>
+                <w:t xml:space="preserve">How the Brain Obeys Hering’s Law: A TMS Study of the Posterior Parietal Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gintautas Daunys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orssaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eggert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2007.11.007⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.07-0854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947126v1</w:t>
+                <w:t xml:space="preserve">hal-02947060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Brain Obeys Hering’s Law: A TMS Study of the Posterior Parietal Cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binocular coordination of saccades: development, aging and cerebral substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.07-0854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.2.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947060v1</w:t>
+                <w:t xml:space="preserve">hal-02947910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination of saccades: development, aging and cerebral substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergence Influences Triggering of Both Vertical and Horizontal Saccades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gintautas Daunys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.2.3.3⟩</w:t>
+              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (3), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/OPX.0b013e3181647196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947910v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence Influences Triggering of Both Vertical and Horizontal Saccades</w:t>
+                <w:t xml:space="preserve">TMS of the posterior parietal cortex delays the latency of unpredictable saccades but not when they are combined with predictable divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gintautas Daunys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orssaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (1-2), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2007.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/OPX.0b013e3181647196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947123v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting fluorescent protein expression and co-localisation on single secretory vesicles with linear spectral unmixing</w:t>
               </w:r>
@@ -7424,204 +7424,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia, Education and Creativity, a Cross-Cultural Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Art and Neuroscience Fell for Each Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Kapoula; Marine Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesthetics and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.31-42, 2016, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.81-89, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947033v1</w:t>
+                <w:t xml:space="preserve">hal-02947028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Art and Neuroscience Fell for Each Other</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyslexia, Education and Creativity, a Cross-Cultural Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Kapoula; Marine Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesthetics and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.81-89, 2016, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.31-42, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947028v1</w:t>
+                <w:t xml:space="preserve">hal-02947033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroencephalography During Transcranial Magnetic Stimulation: Current Modus Operandi</w:t>
               </w:r>
@@ -7754,51 +7754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faaiz Enam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Kumru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan D. Zasler; Douglas I. Katz; Ross D. Zafonte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain injury medicine: principles and practice, 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, demosMEDICAL, an inprint of Springer Publishing, pp.230-246, 2012</w:t>
@@ -8249,51 +8249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiqing Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryne Aberkane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Theo Zebhauser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nischwitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G S&#228;mann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11902-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Imed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTTECH54121.2022.00041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey M Ward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalina Antoniades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Kiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00093-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L Amengual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79812-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Japee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2020.1731442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Kyoung Yoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hoon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Unterburger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09417-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Amengual" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49673-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lokey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinos Zachariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.08.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer &#304;&#351;can" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5359-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L. Amengual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41908" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Elkin Frankston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhsin Shafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rotenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafiris Daskalakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Najib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso-Alonso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140460" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Spector" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mocorovi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150421" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pascual-Leone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby Klooster" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00121" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tremblay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Th&#233;oret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140459" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Horvath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleofe Pena-Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thuan L&#234;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Adenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oberman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Mizrahi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mitsumasu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Walker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.03.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Theoret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-2012-110207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schomer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei Feng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31825fdf73" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Freitas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tormos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2011.00005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Berbey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2011.00035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Sabbah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Halko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0196-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00138" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anl.2009.10.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D89S1DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2010.0228" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/9.7.2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruselle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Trams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1887-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N3F340C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Daunys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2007.11.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVX9H0F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eggert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0854" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947123v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0b013e3181647196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadrigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Personnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0040-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD172BCC20AAE9E399192C4FCBE8CA1203B046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947033v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0879-0_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faaiz Enam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kumru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiqing Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryne Aberkane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Theo Zebhauser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nischwitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G S&#228;mann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11902-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Imed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTTECH54121.2022.00041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey M Ward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalina Antoniades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Kiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00093-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L Amengual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79812-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Japee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2020.1731442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Kyoung Yoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hoon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Amengual" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49673-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lokey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinos Zachariou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.08.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Unterburger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09417-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer &#304;&#351;can" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5359-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L. Amengual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41908" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Najib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso-Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Spector" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mocorovi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhsin Shafi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rotenberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafiris Daskalakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Elkin Frankston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby Klooster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24343" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tremblay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pascual-Leone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Th&#233;oret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140459" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.09.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Horvath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleofe Pena-Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thuan L&#234;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Adenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mitsumasu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oberman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Mizrahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.07.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Walker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.03.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Theoret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-2012-110207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schomer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei Feng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31825fdf73" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Sabbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Freitas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Halko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0196-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Berbey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2011.00035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tormos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2011.00005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2010.0228" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011845" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anl.2009.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D89S1DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00138" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/9.7.2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruselle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Trams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1887-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N3F340C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Daunys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eggert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0854" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947123v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0b013e3181647196" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2007.11.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVX9H0F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadrigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Personnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0040-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD172BCC20AAE9E399192C4FCBE8CA1203B046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0879-0_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faaiz Enam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kumru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>