--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1313,408 +1313,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment of local synchrony reveals a causal role for high-beta right frontal oscillations in human visual consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visuospatial Neglect - a Theory-Informed Overview of Current and Emerging Strategies and a Systematic Review on the Therapeutic Use of Non-invasive Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Theo Zebhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julià Amengual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
+                <w:t xml:space="preserve">Evelyn Unterburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49673-1⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.397-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11065-019-09417-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415179v1</w:t>
+                <w:t xml:space="preserve">hal-02906557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous visuospatial attention increases visual awareness independent of visual discrimination sensitivity</w:t>
+                <w:t xml:space="preserve">Entrainment of local synchrony reveals a causal role for high-beta right frontal oscillations in human visual consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shruti Japee</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julià Amengual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savannah Lokey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.08.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484836v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuospatial Neglect - a Theory-Informed Overview of Current and Emerging Strategies and a Systematic Review on the Therapeutic Use of Non-invasive Brain Stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endogenous visuospatial attention increases visual awareness independent of visual discrimination sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Japee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savannah Lokey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Unterburger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentinos Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.397-420. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.297-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11065-019-09417-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906557v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-stimulus theta power is correlated with variation of motor evoked potential latency: a single-pulse TMS study</w:t>
               </w:r>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236 (11), pp.3003-3014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.41908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1941,161 +1941,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced motor function and its neurophysiological correlates after navigated low-frequency repetitive transcranial magnetic stimulation over the contralesional motor cortex in stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shahid Bashir</w:t>
+                <w:t xml:space="preserve">Visual Contrast Sensitivity Improvement by Right Frontal High-Beta Activity Is Mediated by Contrast Gain Mechanisms and Influenced by Fronto-Parietal White Matter Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Elkin Frankston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Perez</w:t>
+                <w:t xml:space="preserve">Monica N Toba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Alonso-Alonso</w:t>
+                <w:t xml:space="preserve">Paolo Bartolomeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.677-689. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.2381-2390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/RNN-140460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946815v1</w:t>
+                <w:t xml:space="preserve">hal-02906548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education Influences Creativity in Dyslexic and Non-Dyslexic Children and Teenagers</w:t>
               </w:r>
@@ -2209,1195 +2209,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Modulating Brain Circuitry through Transcranial Magnetic Stimulation Combined with Electroencephalography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced motor function and its neurophysiological correlates after navigated low-frequency repetitive transcranial magnetic stimulation over the contralesional motor cortex in stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faranak Farzan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Vernet</w:t>
+                <w:t xml:space="preserve">Umer Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhsin Shafi</w:t>
+                <w:t xml:space="preserve">Jennifer Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rotenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zafiris Daskalakis</w:t>
+                <w:t xml:space="preserve">Miguel Alonso-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncir.2016.00073⟩</w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.677-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946828v1</w:t>
+                <w:t xml:space="preserve">hal-02946815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct current stimulation over the anterior temporal areas boosts semantic processing in primary progressive aphasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing and Modulating Brain Circuitry through Transcranial Magnetic Stimulation Combined with Electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Farzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Teichmann</w:t>
+                <w:t xml:space="preserve">Mouhsin Shafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Lesoil</w:t>
+                <w:t xml:space="preserve">Alexander Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Godard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Zafiris Daskalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2016.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377876v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Contrast Sensitivity Improvement by Right Frontal High-Beta Activity Is Mediated by Contrast Gain Mechanisms and Influenced by Fronto-Parietal White Matter Microstructure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct current stimulation over the anterior temporal areas boosts semantic processing in primary progressive aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Elkin Frankston</w:t>
+                <w:t xml:space="preserve">Marc Teichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Bartolomeo</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906548v1</w:t>
+                <w:t xml:space="preserve">hal-01377876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological consequences of abnormal connectivity in a developmental epilepsy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronous and opposite roles of the parietal and prefrontal cortices in bistable perception: A double-coil TMS–EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Farzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debby Klooster</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.24343⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946858v1</w:t>
+                <w:t xml:space="preserve">hal-02485448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrhythmic activity in the left frontal eye field facilitates conscious visual perception in humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Quentin</w:t>
+                <w:t xml:space="preserve">Eye movement instructions modulate motion illusion and body sway with Op Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Locher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906553v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-Parietal Anatomical Connections Influence the Modulation of Conscious Visual Perception by High-Beta Frontal Oscillatory Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arrhythmic activity in the left frontal eye field facilitates conscious visual perception in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (8), pp.2095-2101. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906550v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement instructions modulate motion illusion and body sway with Op Art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lang</w:t>
+                <w:t xml:space="preserve">Fronto-Parietal Anatomical Connections Influence the Modulation of Conscious Visual Perception by High-Beta Frontal Oscillatory Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Locher</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00121⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (8), pp.2095-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946982v1</w:t>
+                <w:t xml:space="preserve">hal-02906550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theta burst stimulation to characterize changes in brain plasticity following mild traumatic brain injury: A proof-of-principle study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological consequences of abnormal connectivity in a developmental epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhsin Shafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debby Klooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Tremblay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katica Boric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RNN-140459⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (3), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946838v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous and opposite roles of the parietal and prefrontal cortices in bistable perception: A double-coil TMS–EEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theta burst stimulation to characterize changes in brain plasticity following mild traumatic brain injury: A proof-of-principle study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Théoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64, pp.78-88. </w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (5), pp.611-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485448v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of motor cortical excitability and plasticity in young and old individuals: a Transcranial Magnetic Stimulation (TMS) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting Richard Serra's &amp;quot;Promenade&amp;quot; sculpture improves postural control and judgment of subjective visual vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Thuan Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Mitsumasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,299 +3866,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the neural basis of motor plasticity induced by theta burst stimulation from TMS-EEG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author response. Oscillation and synchrony entrainment: a new breadth for focal non-invasive neurostimulation in the cognitive neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (28), 5 p following 11326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946892v1</w:t>
+                <w:t xml:space="preserve">hal-02948078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author response. Oscillation and synchrony entrainment: a new breadth for focal non-invasive neurostimulation in the cognitive neurosciences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on the neural basis of motor plasticity induced by theta burst stimulation from TMS-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Najib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (4), pp.598-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948078v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential auditory-oculomotor interactions in patients with right vs. left sided subjective tinnitus: a saccade study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linsey Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Schomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuwei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4640,1919 +4640,1919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pupil reflects motor preparation for saccades – even before the eye starts to move</w:t>
+                <w:t xml:space="preserve">Changes in Cortical Plasticity Across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Jainta</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catarina Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Knobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Oberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00097⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2011.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947142v1</w:t>
+                <w:t xml:space="preserve">hal-02946958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Effects of Double-Pulse TMS of the Posterior Parietal Cortex on Reflexive and Voluntary Saccades</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing Brain Cortical Plasticity and Network Dynamics Across the Age-Span in Health and Disease with TMS-EEG and TMS-fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Oberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Halko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3-4), pp.302-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-011-0196-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947140v1</w:t>
+                <w:t xml:space="preserve">hal-02946954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Brain Cortical Plasticity and Network Dynamics Across the Age-Span in Health and Disease with TMS-EEG and TMS-fMRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pupil reflects motor preparation for saccades – even before the eye starts to move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jainta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-011-0196-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946954v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medio-Lateral Postural Instability in Subjects with Tinnitus</w:t>
+                <w:t xml:space="preserve">Different Effects of Double-Pulse TMS of the Posterior Parietal Cortex on Reflexive and Voluntary Saccades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Thuan Lê</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2011.00035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947159v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Binocular Saccades during Reading: A TMS Study of the PPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medio-Lateral Postural Instability in Subjects with Tinnitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Thuan Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Berbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2011.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947044v1</w:t>
+                <w:t xml:space="preserve">hal-02947159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Cortical Plasticity Across the Lifespan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guiding Binocular Saccades during Reading: A TMS Study of the PPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2011.00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946958v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longévité et robustesse de la saccade oculaire automatique chez le sujet âgé sain : atteinte dans des cas de démence à corps de Lewy</w:t>
+                <w:t xml:space="preserve">Spread Deficits in Initiation, Speed and Accuracy of Horizontal and Vertical Automatic Saccades in Dementia with Lewy Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Samson</w:t>
+                <w:t xml:space="preserve">Benedicte Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2010.0228⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2010.00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948068v1</w:t>
+                <w:t xml:space="preserve">hal-02947730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Crosstalk for Somatic Tinnitus: Abnormal Vergence Eye Movements</w:t>
+                <w:t xml:space="preserve">Binocular coordination during smooth pursuit in dyslexia: a multiple case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.3.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384248v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination during smooth pursuit in dyslexia: a multiple case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longévité et robustesse de la saccade oculaire automatique chez le sujet âgé sain : atteinte dans des cas de démence à corps de Lewy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.3.3.2⟩</w:t>
+              <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2010.0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947930v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement abnormalities in somatic tinnitus: Fixation, smooth pursuit and optokinetic nystagmus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central Crosstalk for Somatic Tinnitus: Abnormal Vergence Eye Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Londero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auris Nasus Larynx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anl.2009.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02948064v1</w:t>
+                <w:t xml:space="preserve">hal-02384248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread Deficits in Initiation, Speed and Accuracy of Horizontal and Vertical Automatic Saccades in Dementia with Lewy Bodies</w:t>
+                <w:t xml:space="preserve">Eye movement abnormalities in somatic tinnitus: Fixation, smooth pursuit and optokinetic nystagmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Londero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Auris Nasus Larynx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.314-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anl.2009.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2010.00138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947730v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular motor coordination during saccades and fixations while reading: A magnitude and time analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eye Movements and Pictorial Space Perception: Studies of paintings from Francis Bacon and Piero della Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/9.7.2⟩</w:t>
+              <w:t xml:space="preserve">Cognitive semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (fall2009), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cogsem.2009.5.fall2009.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947056v1</w:t>
+                <w:t xml:space="preserve">hal-02946998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Movements and Pictorial Space Perception: Studies of paintings from Francis Bacon and Piero della Francesca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching between gap and overlap pro-saccades: cost or benefit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Trams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive semiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cogsem.2009.5.fall2009.103⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197 (1), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-009-1887-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946998v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching between gap and overlap pro-saccades: cost or benefit?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal Speed and Accuracy of Saccade and Vergence Eye Movements in Dyslexic Reader Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mareike Trams</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.325214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/325214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-009-1887-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02947147v1</w:t>
+                <w:t xml:space="preserve">hal-02947746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Speed and Accuracy of Saccade and Vergence Eye Movements in Dyslexic Reader Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binocular motor coordination during saccades and fixations while reading: A magnitude and time analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009, pp.325214. </w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (7), pp.1:13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2009/325214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/9.7.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947746v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Brain Obeys Hering’s Law: A TMS Study of the Posterior Parietal Cortex</w:t>
+                <w:t xml:space="preserve">TMS of the posterior parietal cortex delays the latency of unpredictable saccades but not when they are combined with predictable divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
@@ -6566,374 +6566,386 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gintautas Daunys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orssaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (1-2), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2007.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.07-0854⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947060v1</w:t>
+                <w:t xml:space="preserve">hal-02947126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination of saccades: development, aging and cerebral substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the Brain Obeys Hering’s Law: A TMS Study of the Posterior Parietal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gintautas Daunys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eggert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.2.3.3⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.07-0854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947910v1</w:t>
+                <w:t xml:space="preserve">hal-02947060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence Influences Triggering of Both Vertical and Horizontal Saccades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binocular coordination of saccades: development, aging and cerebral substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.2.3.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/OPX.0b013e3181647196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947123v1</w:t>
+                <w:t xml:space="preserve">hal-02947910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMS of the posterior parietal cortex delays the latency of unpredictable saccades but not when they are combined with predictable divergence</w:t>
+                <w:t xml:space="preserve">Divergence Influences Triggering of Both Vertical and Horizontal Saccades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
@@ -6964,94 +6976,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orssaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (3), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/OPX.0b013e3181647196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2007.11.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02947126v1</w:t>
+                <w:t xml:space="preserve">hal-02947123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting fluorescent protein expression and co-localisation on single secretory vesicles with linear spectral unmixing</w:t>
               </w:r>
@@ -7424,204 +7424,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Art and Neuroscience Fell for Each Other</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyslexia, Education and Creativity, a Cross-Cultural Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Kapoula; Marine Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesthetics and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.81-89, 2016, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.31-42, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947028v1</w:t>
+                <w:t xml:space="preserve">hal-02947033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia, Education and Creativity, a Cross-Cultural Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Art and Neuroscience Fell for Each Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Kapoula; Marine Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesthetics and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.31-42, 2016, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.81-89, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947033v1</w:t>
+                <w:t xml:space="preserve">hal-02947028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroencephalography During Transcranial Magnetic Stimulation: Current Modus Operandi</w:t>
               </w:r>
@@ -7754,51 +7754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faaiz Enam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Kumru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan D. Zasler; Douglas I. Katz; Ross D. Zafonte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain injury medicine: principles and practice, 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, demosMEDICAL, an inprint of Springer Publishing, pp.230-246, 2012</w:t>
@@ -8249,51 +8249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiqing Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryne Aberkane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Theo Zebhauser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nischwitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G S&#228;mann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11902-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Imed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTTECH54121.2022.00041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey M Ward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalina Antoniades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Kiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00093-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L Amengual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79812-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Japee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2020.1731442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Kyoung Yoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hoon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Amengual" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49673-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lokey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinos Zachariou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.08.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Unterburger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09417-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer &#304;&#351;can" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5359-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L. Amengual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41908" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Najib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso-Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Spector" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mocorovi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhsin Shafi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rotenberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafiris Daskalakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Elkin Frankston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby Klooster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24343" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tremblay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pascual-Leone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Th&#233;oret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140459" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.09.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Horvath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleofe Pena-Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thuan L&#234;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Adenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mitsumasu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oberman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Mizrahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.07.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Walker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.03.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Theoret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-2012-110207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schomer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei Feng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31825fdf73" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Sabbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Freitas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Halko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0196-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Berbey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2011.00035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tormos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2011.00005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2010.0228" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011845" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anl.2009.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D89S1DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00138" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/9.7.2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruselle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Trams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1887-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N3F340C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Daunys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eggert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0854" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947123v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0b013e3181647196" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2007.11.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVX9H0F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadrigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Personnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0040-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD172BCC20AAE9E399192C4FCBE8CA1203B046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0879-0_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faaiz Enam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kumru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiqing Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryne Aberkane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Theo Zebhauser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nischwitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G S&#228;mann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11902-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Imed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTTECH54121.2022.00041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey M Ward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalina Antoniades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Kiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00093-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L Amengual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79812-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Japee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2020.1731442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Kyoung Yoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hoon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Unterburger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09417-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Amengual" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49673-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lokey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinos Zachariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.08.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer &#304;&#351;can" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5359-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L. Amengual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41908" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Elkin Frankston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Spector" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mocorovi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Najib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso-Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140460" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhsin Shafi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rotenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafiris Daskalakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pascual-Leone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby Klooster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tremblay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Th&#233;oret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140459" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Horvath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleofe Pena-Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thuan L&#234;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Adenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mitsumasu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oberman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Mizrahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.07.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Walker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.03.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Theoret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-2012-110207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schomer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei Feng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31825fdf73" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Freitas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tormos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2011.00005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Halko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0196-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Sabbah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Berbey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2011.00035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00138" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2010.0228" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anl.2009.10.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D89S1DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947147v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruselle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Trams" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1887-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N3F340C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947056v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/9.7.2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Daunys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2007.11.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVX9H0F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eggert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0854" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947123v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0b013e3181647196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadrigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Personnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0040-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD172BCC20AAE9E399192C4FCBE8CA1203B046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947033v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0879-0_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faaiz Enam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kumru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>