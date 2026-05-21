--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -482,226 +482,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better multivariate time-series detection of epileptic seizures in electroencephalogram (EEG) using Machine Learning algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'attention dans la prise de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Smart Systems and Emerging Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433092v1</w:t>
+                <w:t xml:space="preserve">hal-03765980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attention dans la prise de conscience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better multivariate time-series detection of epileptic seizures in electroencephalogram (EEG) using Machine Learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Klibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Imed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Smart Systems and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTTECH54121.2022.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765980v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art exists because the viewer exists: how François Morellet’s Triple X Neonly influences postural control and subjective aesthetic appreciation</w:t>
               </w:r>
@@ -1313,408 +1313,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuospatial Neglect - a Theory-Informed Overview of Current and Emerging Strategies and a Systematic Review on the Therapeutic Use of Non-invasive Brain Stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrainment of local synchrony reveals a causal role for high-beta right frontal oscillations in human visual consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Unterburger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
+                <w:t xml:space="preserve">Julià Amengual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-019-09417-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906557v1</w:t>
+                <w:t xml:space="preserve">hal-02415179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment of local synchrony reveals a causal role for high-beta right frontal oscillations in human visual consciousness</w:t>
+                <w:t xml:space="preserve">Endogenous visuospatial attention increases visual awareness independent of visual discrimination sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julià Amengual</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Japee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Savannah Lokey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentinos Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49673-1⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415179v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous visuospatial attention increases visual awareness independent of visual discrimination sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visuospatial Neglect - a Theory-Informed Overview of Current and Emerging Strategies and a Systematic Review on the Therapeutic Use of Non-invasive Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Theo Zebhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentinos Zachariou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyn Unterburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128, pp.297-304. </w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.397-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11065-019-09417-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484836v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-stimulus theta power is correlated with variation of motor evoked potential latency: a single-pulse TMS study</w:t>
               </w:r>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Sitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236 (11), pp.3003-3014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni L Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.41908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1941,161 +1941,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Contrast Sensitivity Improvement by Right Frontal High-Beta Activity Is Mediated by Contrast Gain Mechanisms and Influenced by Fronto-Parietal White Matter Microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Quentin</w:t>
+                <w:t xml:space="preserve">Enhanced motor function and its neurophysiological correlates after navigated low-frequency repetitive transcranial magnetic stimulation over the contralesional motor cortex in stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Elkin Frankston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Vernet</w:t>
+                <w:t xml:space="preserve">Umer Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica N Toba</w:t>
+                <w:t xml:space="preserve">Jennifer Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bartolomeo</w:t>
+                <w:t xml:space="preserve">Miguel Alonso-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (6), pp.2381-2390. </w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.677-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906548v1</w:t>
+                <w:t xml:space="preserve">hal-02946815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education Influences Creativity in Dyslexic and Non-Dyslexic Children and Teenagers</w:t>
               </w:r>
@@ -2209,1195 +2209,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced motor function and its neurophysiological correlates after navigated low-frequency repetitive transcranial magnetic stimulation over the contralesional motor cortex in stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shahid Bashir</w:t>
+                <w:t xml:space="preserve">Characterizing and Modulating Brain Circuitry through Transcranial Magnetic Stimulation Combined with Electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Farzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Perez</w:t>
+                <w:t xml:space="preserve">Mouhsin Shafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Alonso-Alonso</w:t>
+                <w:t xml:space="preserve">Alexander Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafiris Daskalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RNN-140460⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2016.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946815v1</w:t>
+                <w:t xml:space="preserve">hal-02946828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Modulating Brain Circuitry through Transcranial Magnetic Stimulation Combined with Electroencephalography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faranak Farzan</w:t>
+                <w:t xml:space="preserve">Direct current stimulation over the anterior temporal areas boosts semantic processing in primary progressive aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zafiris Daskalakis</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946828v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct current stimulation over the anterior temporal areas boosts semantic processing in primary progressive aphasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Contrast Sensitivity Improvement by Right Frontal High-Beta Activity Is Mediated by Contrast Gain Mechanisms and Influenced by Fronto-Parietal White Matter Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Teichmann</w:t>
+                <w:t xml:space="preserve">Seth Elkin Frankston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Lesoil</w:t>
+                <w:t xml:space="preserve">Monica N Toba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Godard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Paolo Bartolomeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.2381-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377876v1</w:t>
+                <w:t xml:space="preserve">hal-02906548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous and opposite roles of the parietal and prefrontal cortices in bistable perception: A double-coil TMS–EEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological consequences of abnormal connectivity in a developmental epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhsin Shafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debby Klooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katica Boric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.09.021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (3), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485448v1</w:t>
+                <w:t xml:space="preserve">hal-02946858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement instructions modulate motion illusion and body sway with Op Art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lang</w:t>
+                <w:t xml:space="preserve">Arrhythmic activity in the left frontal eye field facilitates conscious visual perception in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Locher</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00121⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946982v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrhythmic activity in the left frontal eye field facilitates conscious visual perception in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Fronto-Parietal Anatomical Connections Influence the Modulation of Conscious Visual Perception by High-Beta Frontal Oscillatory Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.240-247. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (8), pp.2095-2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906553v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-Parietal Anatomical Connections Influence the Modulation of Conscious Visual Perception by High-Beta Frontal Oscillatory Activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorena Chanes</w:t>
+                <w:t xml:space="preserve">Eye movement instructions modulate motion illusion and body sway with Op Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Locher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906550v1</w:t>
+                <w:t xml:space="preserve">hal-02946982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological consequences of abnormal connectivity in a developmental epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhsin Shafi</w:t>
+                <w:t xml:space="preserve">Theta burst stimulation to characterize changes in brain plasticity following mild traumatic brain injury: A proof-of-principle study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Théoret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.24343⟩</w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (5), pp.611-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946858v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theta burst stimulation to characterize changes in brain plasticity following mild traumatic brain injury: A proof-of-principle study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronous and opposite roles of the parietal and prefrontal cortices in bistable perception: A double-coil TMS–EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Farzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Théoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (5), pp.611-620. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.78-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/RNN-140459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946838v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of motor cortical excitability and plasticity in young and old individuals: a Transcranial Magnetic Stimulation (TMS) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting Richard Serra's &amp;quot;Promenade&amp;quot; sculpture improves postural control and judgment of subjective visual vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Thuan Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Mitsumasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (28), 5 p following 11326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4019,64 +4019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (4), pp.598-606. </w:t>
@@ -4114,51 +4114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential auditory-oculomotor interactions in patients with right vs. left sided subjective tinnitus: a saccade study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linsey Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Schomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuwei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Kyoung Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4640,1919 +4640,1919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Cortical Plasticity Across the Lifespan</w:t>
+                <w:t xml:space="preserve">The pupil reflects motor preparation for saccades – even before the eye starts to move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Freitas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Jainta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2011.00005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946958v1</w:t>
+                <w:t xml:space="preserve">hal-02947142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Brain Cortical Plasticity and Network Dynamics Across the Age-Span in Health and Disease with TMS-EEG and TMS-fMRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different Effects of Double-Pulse TMS of the Posterior Parietal Cortex on Reflexive and Voluntary Saccades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-011-0196-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946954v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pupil reflects motor preparation for saccades – even before the eye starts to move</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing Brain Cortical Plasticity and Network Dynamics Across the Age-Span in Health and Disease with TMS-EEG and TMS-fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Oberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Halko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00097⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3-4), pp.302-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-011-0196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947142v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Effects of Double-Pulse TMS of the Posterior Parietal Cortex on Reflexive and Voluntary Saccades</w:t>
+                <w:t xml:space="preserve">Medio-Lateral Postural Instability in Subjects with Tinnitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norman Sabbah</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Thuan Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Berbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00114⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2011.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947140v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medio-Lateral Postural Instability in Subjects with Tinnitus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guiding Binocular Saccades during Reading: A TMS Study of the PPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2011.00035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947159v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Binocular Saccades during Reading: A TMS Study of the PPC</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in Cortical Plasticity Across the Lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Knobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Oberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2011.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947044v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread Deficits in Initiation, Speed and Accuracy of Horizontal and Vertical Automatic Saccades in Dementia with Lewy Bodies</w:t>
+                <w:t xml:space="preserve">Longévité et robustesse de la saccade oculaire automatique chez le sujet âgé sain : atteinte dans des cas de démence à corps de Lewy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Dieudonné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Greffard</w:t>
+                <w:t xml:space="preserve">Michel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2010.00138⟩</w:t>
+              <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2010.0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947730v1</w:t>
+                <w:t xml:space="preserve">hal-02948068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination during smooth pursuit in dyslexia: a multiple case study</w:t>
+                <w:t xml:space="preserve">Central Crosstalk for Somatic Tinnitus: Abnormal Vergence Eye Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Londero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.3.3.2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947930v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longévité et robustesse de la saccade oculaire automatique chez le sujet âgé sain : atteinte dans des cas de démence à corps de Lewy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binocular coordination during smooth pursuit in dyslexia: a multiple case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2010.0228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.3.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948068v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Crosstalk for Somatic Tinnitus: Abnormal Vergence Eye Movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eye movement abnormalities in somatic tinnitus: Fixation, smooth pursuit and optokinetic nystagmus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Londero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011845⟩</w:t>
+              <w:t xml:space="preserve">Auris Nasus Larynx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.314-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anl.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384248v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement abnormalities in somatic tinnitus: Fixation, smooth pursuit and optokinetic nystagmus</w:t>
+                <w:t xml:space="preserve">Spread Deficits in Initiation, Speed and Accuracy of Horizontal and Vertical Automatic Saccades in Dementia with Lewy Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Greffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auris Nasus Larynx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anl.2009.10.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2010.00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02948064v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Movements and Pictorial Space Perception: Studies of paintings from Francis Bacon and Piero della Francesca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binocular motor coordination during saccades and fixations while reading: A magnitude and time analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive semiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cogsem.2009.5.fall2009.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (7), pp.1:13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/9.7.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946998v1</w:t>
+                <w:t xml:space="preserve">hal-02947056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching between gap and overlap pro-saccades: cost or benefit?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eye Movements and Pictorial Space Perception: Studies of paintings from Francis Bacon and Piero della Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-009-1887-1⟩</w:t>
+              <w:t xml:space="preserve">Cognitive semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (fall2009), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cogsem.2009.5.fall2009.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02947147v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Speed and Accuracy of Saccade and Vergence Eye Movements in Dyslexic Reader Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching between gap and overlap pro-saccades: cost or benefit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Trams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2009/325214⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197 (1), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-009-1887-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947746v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular motor coordination during saccades and fixations while reading: A magnitude and time analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal Speed and Accuracy of Saccade and Vergence Eye Movements in Dyslexic Reader Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (7), pp.1:13. </w:t>
+              <w:t xml:space="preserve">Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.325214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/9.7.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2009/325214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947056v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMS of the posterior parietal cortex delays the latency of unpredictable saccades but not when they are combined with predictable divergence</w:t>
+                <w:t xml:space="preserve">How the Brain Obeys Hering’s Law: A TMS Study of the Posterior Parietal Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
@@ -6566,386 +6566,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gintautas Daunys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orssaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eggert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2007.11.007⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.07-0854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947126v1</w:t>
+                <w:t xml:space="preserve">hal-02947060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Brain Obeys Hering’s Law: A TMS Study of the Posterior Parietal Cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binocular coordination of saccades: development, aging and cerebral substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.07-0854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.2.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947060v1</w:t>
+                <w:t xml:space="preserve">hal-02947910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination of saccades: development, aging and cerebral substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergence Influences Triggering of Both Vertical and Horizontal Saccades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gintautas Daunys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.2.3.3⟩</w:t>
+              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (3), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/OPX.0b013e3181647196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947910v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence Influences Triggering of Both Vertical and Horizontal Saccades</w:t>
+                <w:t xml:space="preserve">TMS of the posterior parietal cortex delays the latency of unpredictable saccades but not when they are combined with predictable divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
@@ -6976,82 +6964,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orssaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (1-2), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2007.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/OPX.0b013e3181647196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947123v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting fluorescent protein expression and co-localisation on single secretory vesicles with linear spectral unmixing</w:t>
               </w:r>
@@ -7424,204 +7424,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia, Education and Creativity, a Cross-Cultural Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Art and Neuroscience Fell for Each Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Kapoula; Marine Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesthetics and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.31-42, 2016, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.81-89, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947033v1</w:t>
+                <w:t xml:space="preserve">hal-02947028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Art and Neuroscience Fell for Each Other</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyslexia, Education and Creativity, a Cross-Cultural Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Kapoula; Marine Vernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesthetics and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.81-89, 2016, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.31-42, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46233-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947028v1</w:t>
+                <w:t xml:space="preserve">hal-02947033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroencephalography During Transcranial Magnetic Stimulation: Current Modus Operandi</w:t>
               </w:r>
@@ -7754,51 +7754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Faaiz Enam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Kumru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pascual-Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan D. Zasler; Douglas I. Katz; Ross D. Zafonte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain injury medicine: principles and practice, 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, demosMEDICAL, an inprint of Springer Publishing, pp.230-246, 2012</w:t>
@@ -8249,51 +8249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiqing Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryne Aberkane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Theo Zebhauser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nischwitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G S&#228;mann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11902-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Imed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTTECH54121.2022.00041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey M Ward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalina Antoniades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Kiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00093-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L Amengual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79812-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Japee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2020.1731442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Kyoung Yoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hoon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Unterburger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09417-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Amengual" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49673-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lokey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinos Zachariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.08.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer &#304;&#351;can" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5359-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L. Amengual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41908" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Elkin Frankston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Spector" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mocorovi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Najib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso-Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140460" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhsin Shafi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rotenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafiris Daskalakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pascual-Leone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby Klooster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tremblay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Th&#233;oret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140459" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Horvath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleofe Pena-Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thuan L&#234;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Adenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mitsumasu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oberman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Mizrahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.07.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Walker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.03.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Theoret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-2012-110207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schomer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei Feng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31825fdf73" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Freitas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tormos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2011.00005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Halko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0196-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Sabbah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00114" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Berbey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2011.00035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00138" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2010.0228" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anl.2009.10.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D89S1DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947147v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruselle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Trams" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1887-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N3F340C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947056v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/9.7.2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Daunys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2007.11.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVX9H0F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eggert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0854" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947123v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0b013e3181647196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadrigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Personnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0040-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD172BCC20AAE9E399192C4FCBE8CA1203B046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947033v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0879-0_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faaiz Enam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kumru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiqing Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryne Aberkane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Theo Zebhauser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nischwitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G S&#228;mann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11902-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Klibi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Imed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Farah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTTECH54121.2022.00041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey M Ward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalina Antoniades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_02106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Kiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00093-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L Amengual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79812-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Japee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ungerleider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2020.1731442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Kyoung Yoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hoon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; Amengual" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni L Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49673-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lokey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinos Zachariou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.08.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Unterburger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09417-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer &#304;&#351;can" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5359-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#224; L. Amengual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41908" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Najib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso-Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Spector" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mocorovi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhsin Shafi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rotenberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafiris Daskalakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Elkin Frankston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica N Toba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debby Klooster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katica Boric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24343" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Locher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tremblay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pascual-Leone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Th&#233;oret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140459" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.09.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Horvath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleofe Pena-Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Thuan L&#234;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Adenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Mitsumasu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oberman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Mizrahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2013.07.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Londero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Walker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.03.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Theoret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-2012-110207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schomer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei Feng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31825fdf73" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Sabbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Freitas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Halko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0196-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Berbey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2011.00035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tormos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2011.00005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2010.0228" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011845" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anl.2009.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D89S1DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Greffard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2010.00138" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/9.7.2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruselle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Trams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1887-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N3F340C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Daunys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eggert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0854" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947123v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0b013e3181647196" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2007.11.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVX9H0F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadrigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hirrlinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Personnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0040-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD172BCC20AAE9E399192C4FCBE8CA1203B046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76054-4_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46233-2_3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0879-0_11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faaiz Enam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kumru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>