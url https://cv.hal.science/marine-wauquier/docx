--- v0 (2026-03-16)
+++ v1 (2026-05-27)
@@ -204,481 +204,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la sémantique distributionnelle pour la morphologie dérivationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating morphosemantic demotivation through experimental and distributional methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.6303⟩</w:t>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (1), pp.83-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/li.00068.wau⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947484v1</w:t>
+                <w:t xml:space="preserve">hal-03897593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating morphosemantic demotivation through experimental and distributional methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la sémantique distributionnelle pour la morphologie dérivationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (1), pp.83-115. </w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/li.00068.wau⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/corpus.6303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897593v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude distributionnelle des noms d’agent en -ant, -eur, -ien, -ier et -iste</w:t>
+                <w:t xml:space="preserve">Distributional semantics insights on agentive sufﬁx rivalry in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Word Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.354-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/word.2021.0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947579v1</w:t>
+                <w:t xml:space="preserve">hal-03947599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional semantics insights on agentive sufﬁx rivalry in French</w:t>
+                <w:t xml:space="preserve">Une étude distributionnelle des noms d’agent en -ant, -eur, -ien, -ier et -iste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XLIII (1), pp.13-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3366/word.2021.0194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03947599v1</w:t>
+                <w:t xml:space="preserve">hal-03947579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches outillées pour l'étude des noms sous-spécifiés ou noms capsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.44-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -716,64 +716,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic discrimination of technicality in French nominalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.100-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -943,64 +943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic discrimination of nominalizations based on distributional and statistical clues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Workshop on Nominalizations (JENom 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1189,64 +1189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation sémantique de dérivés morphologiques à l’aide de critères distributionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1293,64 +1293,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité sémantique des dérivés morphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées Internationales de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1375,51 +1375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITL at CLEF eHealth2016: recognizing entities in French biomedical documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1545,64 +1545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of distributional semantics for the semantic study of French morphologically derived nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,64 +1685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des noms d'action dérivés : le facteur de technicité étudié en corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.241-261, 2021, 978-2-37747-261-1</w:t>
@@ -1784,64 +1784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of distributional semantics to the semantic study of French morphologically derived agent nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Audring, N. Koutsoukos &amp; C. Manouilidou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Proceedings of the 12th Mediterranean Morphology Meeting (MMM12) Ljubljana (Slovenia), June 27-30, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, pp.111-122, 2020</w:t>
@@ -2236,51 +2236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897593v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lombard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00068.wau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2021.0194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-020-09366-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toulouse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03543115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02090527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897593v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00068.wau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2021.0194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-020-09366-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grauby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heu Mby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toulouse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03543115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02090527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>