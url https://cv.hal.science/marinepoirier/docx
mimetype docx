--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marinepoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5436-4294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242867162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence en espagnol. Vers une linguistique du signifiant énactivisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-341-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les submorphémies : constructions et discussions - Éléments de constitution poétique des submorphémies linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bravo Federico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du signifiant. Approche submorphémique de l’espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on avoir la ‘mouche’ à l’oreille ? ~ ¿Puede uno andar con la ‘pulga’ detrás de la oreja? Essai d’approche comparée et non-représentationnaliste de quelques unités phraséologiques du français et de l’espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Fortineau-Brémond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regarder autrement, regarder ailleurs. La représentation dans la recherche en langues et cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation&amp;quot; et &amp;quot;constructionnalisation&amp;quot; par le signifiant (II). Le cas des forclusifs en français : approche submorphémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Fortineau-Brémond; Stéphane Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le morphème en question. Exemples multilingues d’analyse submorphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-71, 2021, 979-1032002964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la charade. Une expérience de la mouvance des morphèmes entre éclatement et jaillissement du signifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du signifiant. Approches submorphémiques de l’espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « grammaticalisation » par le signifiant : le cas de cualquier. Submorphémie, réseaux et émergence du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élodie Blestel; Chrystelle Fortineau-Brémond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le signifiant sens dessus dessous. Submorphémie et chronoanalyse en linguistique hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2018, 978-2-35935-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">También / tampoco : émergence d’un microsystème par le signifiant. Submorphémie, diachronie et chronosignifiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submorphologie et diachronie dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.135-160, 2017, 979-1032001271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder. Los héroes del mito al exemplum en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bárbara Greco; Laura Pache Carballo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De lo sobrenatural a lo fantástico, siglos XIII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nueva, 2014, 978-8416095636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de mots des fictionnaires colliens ou la transgression de la clôture gestaltique du &amp;quot;mot&amp;quot;. (Variations chronosignifiantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chréode : vers une linguistique du signifiant : revue de linguistique hispanique et romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les submorphémies fantômes. Fausses coupes, liaisons dangereuses et autres réanalyses submorphémiquement motivées en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.171-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La « Disputa de los Griegos y de los Romanos » (Libro de buen amor) : interlocution, geste, signe linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole est-il diabolique ? Duplicité(s) du signe en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.I-X. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v2i1.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the symbol diabolical ? Duplicity(s) of the sign in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.XI-XIX. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v2i1.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Más et ses « marqueurs du standard » en espagnol : de ~ que. Approche des signifiants en chronosyntaxe interlocutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse des principes d'une chronosignifiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires., 1 (3, Enaction, émergence du langage, production du sens), pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et pouvoir dans les prologues alphonsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copie, Authenticité, Originalité, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variatio linguistique : quel ordre derrière le signifiant apparemment chaotique de la langue ancienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et chaos : définitions multidisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maud Le Guellec; Laurent Châtel, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de réécriture dans la Estoria de Espanna. Analyse comparative de quelques chapitres de la version primitive (ms. E1 & T, v. 1270) et de la version critique (ms. SS, v. 1282-1284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la question d'agrégation : Savoir et pouvoir dans la Castille médiéval : l’entreprise historiographique et juridique du roi Alphonse X (1252-1284)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence en espagnol : genèse d’une idée, construction d’une recherche et étapes d’un parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique théorique de Ph. Monneret, Université Paris 4 - Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le parcours chronosyntaxique de l’énoncé crée le signifiant. Sémiogénèse de nomás en espagnol d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ChronosyntaxeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Bottineau; Yves Macchi; Marine Poirier, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensorimotor coordinations to the sign without representation : the emergence of the signifier at the crossroads of points of view (Chronosignifying)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LangEnact 2 – Le sens sans représentation : l’inscription du langage dans les coordinations sensorimotrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Cowley; Didier Bottineau; Michaël Grégoire; Alexander Kravchenko; Sune Vork Steffensen, Sep 2017, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens. CorpsÉler les réseaux en linguistique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e La construction du sens, des réseaux signifiants aux réseaux d'espaces mentaux &amp; réseaux numériques : CorpsÉler les réseaux en linguistique : introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCorps le langage : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée du labo junior ERILIIS : enCorps le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’amorçage signifiant indifférencié à l’émergence de classes de mots différenciées (exemples en espagnol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LangEnact 1 / Saisie 3 – Langage &amp; énaction : production du sens, incarnation, interaction, org. M. Grégoire, A. Barnabé, N. Maïonchi-Pino, D. Bottineau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par le signifiant à l'épreuve de la DisCorpsDe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée du labo junior ERILIIS : Parole, signifiant &amp; énaction. Des motivations à l'éMotivation du signifiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse des principes d’une chronosignifiance en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GERLHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERILIIS : fondements théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'été du CerLiCO : Type(s), typologie(s) ? : quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Col, Catherine Collin, Philippe Grangé, Frédéric Lambert, Sylvester Osu, Véronique Rauline, Sep 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognématique & chronosyntaxe : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée du labo junior ERILIIS : S'aCorpsDer au fil des mots. Cognématique et chronosyntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et productivité du signifiant verbal apocopé quier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe colloque de linguistique ibéro-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Vicente Lozano, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorpsEspondances imparfaites : Langage & analogie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du labo junior ERILIIS : CorpsEspondance Imparfaites. Langage &amp; analogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DéCorpsTiquer le signifiant : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée du labo junior ERILIIS : DéCorpsTiquer le signifiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signifiant, enCorps ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journée du labo junior ERILIIS : journée de tables rondes "Le signifiant, enCorps ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière langue/discours et la ‘grammaticalisation’ par le signifiant : le cas de cualquier d’une analogie à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser/parler, Langues et Frontières II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorpsÉler kinesthésie et linguistique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée du labo junior ERILIIS : CorpsÉler kinesthésie et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder : héroes bíblicos y míticos convertidos en caballeros en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metarreal y sobrenatural en la literatura hispánica - Sobrenatural religioso e hiperbólico caballeresco en la Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Turin, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Reinventar el uso de la Estoria de Espanna en los estudios linguísticos con una Estoria Digital? El ejemplo de la apócope verbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventar Alfonso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johan Puigdendolas; Amaia Arizaleta, Oct 2014, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad linguística y cuestiones de etiquetación XML en una edición digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Duxfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kusi-Obodum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual EDIT Colloquium (Estoria DIgiTal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aengus Ward, Apr 2014, Birmingham, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand elles ont le droit de cité et d'être citées : le discours féminin rapporté dans la Estoria de Espanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMIT - Genre et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Tilly, Sep 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discourse of the other in the Estoria de Espanna. Elements for a consideration of linguistic polyphony in a medieval text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ShefLing PGC - 1er colloque de jeunes linguistes de Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sheffield, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por las vías linguísticas del discurso referido: construir la auctoritas en la Estoria de Espanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual EDIT Colloquium (Estoria DIgiTal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Birmingham, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del estudio del significante en diacronía. Diz que/dizen que, diz que/dize que : ¿motivación o variación?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual EDIT colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aengus Ward; Juan Carlos Conde, Nov 2014, Oxford, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder : héroes bíblicos y míticos hechos caballeros en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional Alpeh, Metarreal y sobrenatural en la literatura hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et pouvoir dans les prologues alphonsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : Copie, authenticité, originalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Camps; Magali Cheynet, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marinepoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5436-4294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242867162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence en espagnol. Vers une linguistique du signifiant énactivisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-341-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les submorphémies : constructions et discussions - Éléments de constitution poétique des submorphémies linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bravo Federico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du signifiant. Approche submorphémique de l’espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la charade. Une expérience de la mouvance des morphèmes entre éclatement et jaillissement du signifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du signifiant. Approches submorphémiques de l’espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on avoir la ‘mouche’ à l’oreille ? ~ ¿Puede uno andar con la ‘pulga’ detrás de la oreja? Essai d’approche comparée et non-représentationnaliste de quelques unités phraséologiques du français et de l’espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Fortineau-Brémond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regarder autrement, regarder ailleurs. La représentation dans la recherche en langues et cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation&amp;quot; et &amp;quot;constructionnalisation&amp;quot; par le signifiant (II). Le cas des forclusifs en français : approche submorphémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Fortineau-Brémond; Stéphane Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le morphème en question. Exemples multilingues d’analyse submorphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-71, 2021, 979-1032002964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « grammaticalisation » par le signifiant : le cas de cualquier. Submorphémie, réseaux et émergence du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élodie Blestel; Chrystelle Fortineau-Brémond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le signifiant sens dessus dessous. Submorphémie et chronoanalyse en linguistique hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2018, 978-2-35935-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">También / tampoco : émergence d’un microsystème par le signifiant. Submorphémie, diachronie et chronosignifiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submorphologie et diachronie dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.135-160, 2017, 979-1032001271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder. Los héroes del mito al exemplum en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bárbara Greco; Laura Pache Carballo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De lo sobrenatural a lo fantástico, siglos XIII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nueva, 2014, 978-8416095636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Más et ses « marqueurs du standard » en espagnol : de ~ que. Approche des signifiants en chronosyntaxe interlocutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de mots des fictionnaires colliens ou la transgression de la clôture gestaltique du &amp;quot;mot&amp;quot;. (Variations chronosignifiantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chréode : vers une linguistique du signifiant : revue de linguistique hispanique et romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les submorphémies fantômes. Fausses coupes, liaisons dangereuses et autres réanalyses submorphémiquement motivées en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.171-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La « Disputa de los Griegos y de los Romanos » (Libro de buen amor) : interlocution, geste, signe linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole est-il diabolique ? Duplicité(s) du signe en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.I-X. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v2i1.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the symbol diabolical ? Duplicity(s) of the sign in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.XI-XIX. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v2i1.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse des principes d'une chronosignifiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires., 1 (3, Enaction, émergence du langage, production du sens), pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et pouvoir dans les prologues alphonsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copie, Authenticité, Originalité, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variatio linguistique : quel ordre derrière le signifiant apparemment chaotique de la langue ancienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et chaos : définitions multidisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maud Le Guellec; Laurent Châtel, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de réécriture dans la Estoria de Espanna. Analyse comparative de quelques chapitres de la version primitive (ms. E1 & T, v. 1270) et de la version critique (ms. SS, v. 1282-1284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la question d'agrégation : Savoir et pouvoir dans la Castille médiéval : l’entreprise historiographique et juridique du roi Alphonse X (1252-1284)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence en espagnol : genèse d’une idée, construction d’une recherche et étapes d’un parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique théorique de Ph. Monneret, Université Paris 4 - Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le parcours chronosyntaxique de l’énoncé crée le signifiant. Sémiogénèse de nomás en espagnol d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ChronosyntaxeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Bottineau; Yves Macchi; Marine Poirier, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensorimotor coordinations to the sign without representation : the emergence of the signifier at the crossroads of points of view (Chronosignifying)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LangEnact 2 – Le sens sans représentation : l’inscription du langage dans les coordinations sensorimotrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Cowley; Didier Bottineau; Michaël Grégoire; Alexander Kravchenko; Sune Vork Steffensen, Sep 2017, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse des principes d’une chronosignifiance en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GERLHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERILIIS : fondements théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'été du CerLiCO : Type(s), typologie(s) ? : quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Col, Catherine Collin, Philippe Grangé, Frédéric Lambert, Sylvester Osu, Véronique Rauline, Sep 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens. CorpsÉler les réseaux en linguistique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e La construction du sens, des réseaux signifiants aux réseaux d'espaces mentaux &amp; réseaux numériques : CorpsÉler les réseaux en linguistique : introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCorps le langage : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée du labo junior ERILIIS : enCorps le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’amorçage signifiant indifférencié à l’émergence de classes de mots différenciées (exemples en espagnol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LangEnact 1 / Saisie 3 – Langage &amp; énaction : production du sens, incarnation, interaction, org. M. Grégoire, A. Barnabé, N. Maïonchi-Pino, D. Bottineau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par le signifiant à l'épreuve de la DisCorpsDe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée du labo junior ERILIIS : Parole, signifiant &amp; énaction. Des motivations à l'éMotivation du signifiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorpsÉler kinesthésie et linguistique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée du labo junior ERILIIS : CorpsÉler kinesthésie et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière langue/discours et la ‘grammaticalisation’ par le signifiant : le cas de cualquier d’une analogie à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser/parler, Langues et Frontières II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognématique & chronosyntaxe : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée du labo junior ERILIIS : S'aCorpsDer au fil des mots. Cognématique et chronosyntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et productivité du signifiant verbal apocopé quier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe colloque de linguistique ibéro-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Vicente Lozano, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorpsEspondances imparfaites : Langage & analogie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du labo junior ERILIIS : CorpsEspondance Imparfaites. Langage &amp; analogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signifiant, enCorps ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journée du labo junior ERILIIS : journée de tables rondes "Le signifiant, enCorps ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DéCorpsTiquer le signifiant : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée du labo junior ERILIIS : DéCorpsTiquer le signifiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del estudio del significante en diacronía. Diz que/dizen que, diz que/dize que : ¿motivación o variación?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual EDIT colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aengus Ward; Juan Carlos Conde, Nov 2014, Oxford, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Reinventar el uso de la Estoria de Espanna en los estudios linguísticos con una Estoria Digital? El ejemplo de la apócope verbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventar Alfonso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johan Puigdendolas; Amaia Arizaleta, Oct 2014, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder : héroes bíblicos y míticos convertidos en caballeros en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metarreal y sobrenatural en la literatura hispánica - Sobrenatural religioso e hiperbólico caballeresco en la Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Turin, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad linguística y cuestiones de etiquetación XML en una edición digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Duxfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kusi-Obodum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual EDIT Colloquium (Estoria DIgiTal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aengus Ward, Apr 2014, Birmingham, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand elles ont le droit de cité et d'être citées : le discours féminin rapporté dans la Estoria de Espanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMIT - Genre et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Tilly, Sep 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discourse of the other in the Estoria de Espanna. Elements for a consideration of linguistic polyphony in a medieval text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ShefLing PGC - 1er colloque de jeunes linguistes de Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sheffield, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por las vías linguísticas del discurso referido: construir la auctoritas en la Estoria de Espanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual EDIT Colloquium (Estoria DIgiTal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Birmingham, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder : héroes bíblicos y míticos hechos caballeros en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional Alpeh, Metarreal y sobrenatural en la literatura hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et pouvoir dans les prologues alphonsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : Copie, authenticité, originalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Camps; Magali Cheynet, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CCA0875"/>
+    <w:nsid w:val="4C16CD0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marinepoirier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5436-4294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242867162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-coalescence-en-espagnol/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/morpheme-question" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Duxfield" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kusi-Obodum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marinepoirier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5436-4294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242867162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-coalescence-en-espagnol/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/morpheme-question" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Duxfield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kusi-Obodum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>