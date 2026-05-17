--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marinepoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5436-4294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242867162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence en espagnol. Vers une linguistique du signifiant énactivisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-341-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les submorphémies : constructions et discussions - Éléments de constitution poétique des submorphémies linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bravo Federico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du signifiant. Approche submorphémique de l’espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la charade. Une expérience de la mouvance des morphèmes entre éclatement et jaillissement du signifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du signifiant. Approches submorphémiques de l’espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on avoir la ‘mouche’ à l’oreille ? ~ ¿Puede uno andar con la ‘pulga’ detrás de la oreja? Essai d’approche comparée et non-représentationnaliste de quelques unités phraséologiques du français et de l’espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Fortineau-Brémond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regarder autrement, regarder ailleurs. La représentation dans la recherche en langues et cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation&amp;quot; et &amp;quot;constructionnalisation&amp;quot; par le signifiant (II). Le cas des forclusifs en français : approche submorphémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Fortineau-Brémond; Stéphane Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le morphème en question. Exemples multilingues d’analyse submorphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-71, 2021, 979-1032002964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « grammaticalisation » par le signifiant : le cas de cualquier. Submorphémie, réseaux et émergence du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élodie Blestel; Chrystelle Fortineau-Brémond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le signifiant sens dessus dessous. Submorphémie et chronoanalyse en linguistique hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2018, 978-2-35935-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">También / tampoco : émergence d’un microsystème par le signifiant. Submorphémie, diachronie et chronosignifiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submorphologie et diachronie dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.135-160, 2017, 979-1032001271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder. Los héroes del mito al exemplum en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bárbara Greco; Laura Pache Carballo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De lo sobrenatural a lo fantástico, siglos XIII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nueva, 2014, 978-8416095636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Más et ses « marqueurs du standard » en espagnol : de ~ que. Approche des signifiants en chronosyntaxe interlocutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de mots des fictionnaires colliens ou la transgression de la clôture gestaltique du &amp;quot;mot&amp;quot;. (Variations chronosignifiantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chréode : vers une linguistique du signifiant : revue de linguistique hispanique et romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les submorphémies fantômes. Fausses coupes, liaisons dangereuses et autres réanalyses submorphémiquement motivées en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.171-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La « Disputa de los Griegos y de los Romanos » (Libro de buen amor) : interlocution, geste, signe linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole est-il diabolique ? Duplicité(s) du signe en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.I-X. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v2i1.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the symbol diabolical ? Duplicity(s) of the sign in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.XI-XIX. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v2i1.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse des principes d'une chronosignifiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires., 1 (3, Enaction, émergence du langage, production du sens), pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et pouvoir dans les prologues alphonsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copie, Authenticité, Originalité, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variatio linguistique : quel ordre derrière le signifiant apparemment chaotique de la langue ancienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et chaos : définitions multidisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maud Le Guellec; Laurent Châtel, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de réécriture dans la Estoria de Espanna. Analyse comparative de quelques chapitres de la version primitive (ms. E1 & T, v. 1270) et de la version critique (ms. SS, v. 1282-1284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la question d'agrégation : Savoir et pouvoir dans la Castille médiéval : l’entreprise historiographique et juridique du roi Alphonse X (1252-1284)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence en espagnol : genèse d’une idée, construction d’une recherche et étapes d’un parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique théorique de Ph. Monneret, Université Paris 4 - Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le parcours chronosyntaxique de l’énoncé crée le signifiant. Sémiogénèse de nomás en espagnol d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ChronosyntaxeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Bottineau; Yves Macchi; Marine Poirier, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensorimotor coordinations to the sign without representation : the emergence of the signifier at the crossroads of points of view (Chronosignifying)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LangEnact 2 – Le sens sans représentation : l’inscription du langage dans les coordinations sensorimotrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Cowley; Didier Bottineau; Michaël Grégoire; Alexander Kravchenko; Sune Vork Steffensen, Sep 2017, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse des principes d’une chronosignifiance en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GERLHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERILIIS : fondements théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'été du CerLiCO : Type(s), typologie(s) ? : quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Col, Catherine Collin, Philippe Grangé, Frédéric Lambert, Sylvester Osu, Véronique Rauline, Sep 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens. CorpsÉler les réseaux en linguistique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e La construction du sens, des réseaux signifiants aux réseaux d'espaces mentaux &amp; réseaux numériques : CorpsÉler les réseaux en linguistique : introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCorps le langage : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée du labo junior ERILIIS : enCorps le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’amorçage signifiant indifférencié à l’émergence de classes de mots différenciées (exemples en espagnol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LangEnact 1 / Saisie 3 – Langage &amp; énaction : production du sens, incarnation, interaction, org. M. Grégoire, A. Barnabé, N. Maïonchi-Pino, D. Bottineau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par le signifiant à l'épreuve de la DisCorpsDe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée du labo junior ERILIIS : Parole, signifiant &amp; énaction. Des motivations à l'éMotivation du signifiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorpsÉler kinesthésie et linguistique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée du labo junior ERILIIS : CorpsÉler kinesthésie et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière langue/discours et la ‘grammaticalisation’ par le signifiant : le cas de cualquier d’une analogie à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser/parler, Langues et Frontières II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognématique & chronosyntaxe : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée du labo junior ERILIIS : S'aCorpsDer au fil des mots. Cognématique et chronosyntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et productivité du signifiant verbal apocopé quier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe colloque de linguistique ibéro-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Vicente Lozano, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorpsEspondances imparfaites : Langage & analogie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du labo junior ERILIIS : CorpsEspondance Imparfaites. Langage &amp; analogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signifiant, enCorps ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journée du labo junior ERILIIS : journée de tables rondes "Le signifiant, enCorps ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DéCorpsTiquer le signifiant : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée du labo junior ERILIIS : DéCorpsTiquer le signifiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del estudio del significante en diacronía. Diz que/dizen que, diz que/dize que : ¿motivación o variación?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual EDIT colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aengus Ward; Juan Carlos Conde, Nov 2014, Oxford, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Reinventar el uso de la Estoria de Espanna en los estudios linguísticos con una Estoria Digital? El ejemplo de la apócope verbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventar Alfonso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johan Puigdendolas; Amaia Arizaleta, Oct 2014, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder : héroes bíblicos y míticos convertidos en caballeros en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metarreal y sobrenatural en la literatura hispánica - Sobrenatural religioso e hiperbólico caballeresco en la Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Turin, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad linguística y cuestiones de etiquetación XML en una edición digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Duxfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kusi-Obodum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual EDIT Colloquium (Estoria DIgiTal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aengus Ward, Apr 2014, Birmingham, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand elles ont le droit de cité et d'être citées : le discours féminin rapporté dans la Estoria de Espanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMIT - Genre et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Tilly, Sep 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discourse of the other in the Estoria de Espanna. Elements for a consideration of linguistic polyphony in a medieval text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ShefLing PGC - 1er colloque de jeunes linguistes de Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sheffield, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por las vías linguísticas del discurso referido: construir la auctoritas en la Estoria de Espanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual EDIT Colloquium (Estoria DIgiTal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Birmingham, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder : héroes bíblicos y míticos hechos caballeros en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional Alpeh, Metarreal y sobrenatural en la literatura hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et pouvoir dans les prologues alphonsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : Copie, authenticité, originalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Camps; Magali Cheynet, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marine Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marinepoirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5436-4294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242867162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence en espagnol. Vers une linguistique du signifiant énactivisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-35935-341-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les submorphémies : constructions et discussions - Éléments de constitution poétique des submorphémies linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bravo Federico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du signifiant. Approche submorphémique de l’espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on avoir la ‘mouche’ à l’oreille ? ~ ¿Puede uno andar con la ‘pulga’ detrás de la oreja? Essai d’approche comparée et non-représentationnaliste de quelques unités phraséologiques du français et de l’espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Fortineau-Brémond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regarder autrement, regarder ailleurs. La représentation dans la recherche en langues et cultures étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation&amp;quot; et &amp;quot;constructionnalisation&amp;quot; par le signifiant (II). Le cas des forclusifs en français : approche submorphémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Fortineau-Brémond; Stéphane Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le morphème en question. Exemples multilingues d’analyse submorphologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-71, 2021, 979-1032002964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la charade. Une expérience de la mouvance des morphèmes entre éclatement et jaillissement du signifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du signifiant. Approches submorphémiques de l’espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « grammaticalisation » par le signifiant : le cas de cualquier. Submorphémie, réseaux et émergence du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élodie Blestel; Chrystelle Fortineau-Brémond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le signifiant sens dessus dessous. Submorphémie et chronoanalyse en linguistique hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2018, 978-2-35935-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">También / tampoco : émergence d’un microsystème par le signifiant. Submorphémie, diachronie et chronosignifiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submorphologie et diachronie dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.135-160, 2017, 979-1032001271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder. Los héroes del mito al exemplum en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bárbara Greco; Laura Pache Carballo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De lo sobrenatural a lo fantástico, siglos XIII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nueva, 2014, 978-8416095636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les submorphémies fantômes. Fausses coupes, liaisons dangereuses et autres réanalyses submorphémiquement motivées en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.171-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule. La « Disputa de los Griegos y de los Romanos » (Libro de buen amor) : interlocution, geste, signe linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de mots des fictionnaires colliens ou la transgression de la clôture gestaltique du &amp;quot;mot&amp;quot;. (Variations chronosignifiantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chréode : vers une linguistique du signifiant : revue de linguistique hispanique et romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole est-il diabolique ? Duplicité(s) du signe en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.I-X. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v2i1.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the symbol diabolical ? Duplicity(s) of the sign in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le symbole est-il diabolique ? Duplicité(s) du signe en question, 2 (1), pp.XI-XIX. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v2i1.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Más et ses « marqueurs du standard » en espagnol : de ~ que. Approche des signifiants en chronosyntaxe interlocutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse des principes d'une chronosignifiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires., 1 (3, Enaction, émergence du langage, production du sens), pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et pouvoir dans les prologues alphonsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copie, Authenticité, Originalité, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : présentation des recherches et questionnements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systématiques du signifiant dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Élodie Blestel (Sorbonne Nouvelle) et Marine Poirier (Lille), Nov 2022, Univertsité Sorbonne Nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variatio linguistique : quel ordre derrière le signifiant apparemment chaotique de la langue ancienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et chaos : définitions multidisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maud Le Guellec; Laurent Châtel, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de réécriture dans la Estoria de Espanna. Analyse comparative de quelques chapitres de la version primitive (ms. E1 & T, v. 1270) et de la version critique (ms. SS, v. 1282-1284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la question d'agrégation : Savoir et pouvoir dans la Castille médiéval : l’entreprise historiographique et juridique du roi Alphonse X (1252-1284)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coalescence en espagnol : genèse d’une idée, construction d’une recherche et étapes d’un parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique théorique de Ph. Monneret, Université Paris 4 - Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le parcours chronosyntaxique de l’énoncé crée le signifiant. Sémiogénèse de nomás en espagnol d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ChronosyntaxeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Bottineau; Yves Macchi; Marine Poirier, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensorimotor coordinations to the sign without representation : the emergence of the signifier at the crossroads of points of view (Chronosignifying)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LangEnact 2 – Le sens sans représentation : l’inscription du langage dans les coordinations sensorimotrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Cowley; Didier Bottineau; Michaël Grégoire; Alexander Kravchenko; Sune Vork Steffensen, Sep 2017, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens. CorpsÉler les réseaux en linguistique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e La construction du sens, des réseaux signifiants aux réseaux d'espaces mentaux &amp; réseaux numériques : CorpsÉler les réseaux en linguistique : introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnCorps le langage : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journée du labo junior ERILIIS : enCorps le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’amorçage signifiant indifférencié à l’émergence de classes de mots différenciées (exemples en espagnol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LangEnact 1 / Saisie 3 – Langage &amp; énaction : production du sens, incarnation, interaction, org. M. Grégoire, A. Barnabé, N. Maïonchi-Pino, D. Bottineau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche par le signifiant à l'épreuve de la DisCorpsDe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée du labo junior ERILIIS : Parole, signifiant &amp; énaction. Des motivations à l'éMotivation du signifiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse des principes d’une chronosignifiance en espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GERLHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERILIIS : fondements théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'été du CerLiCO : Type(s), typologie(s) ? : quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Col, Catherine Collin, Philippe Grangé, Frédéric Lambert, Sylvester Osu, Véronique Rauline, Sep 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et productivité du signifiant verbal apocopé quier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe colloque de linguistique ibéro-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Vicente Lozano, Jun 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognématique & chronosyntaxe : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée du labo junior ERILIIS : S'aCorpsDer au fil des mots. Cognématique et chronosyntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorpsEspondances imparfaites : Langage & analogie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du labo junior ERILIIS : CorpsEspondance Imparfaites. Langage &amp; analogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DéCorpsTiquer le signifiant : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée du labo junior ERILIIS : DéCorpsTiquer le signifiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signifiant, enCorps ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journée du labo junior ERILIIS : journée de tables rondes "Le signifiant, enCorps ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière langue/discours et la ‘grammaticalisation’ par le signifiant : le cas de cualquier d’une analogie à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser/parler, Langues et Frontières II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorpsÉler kinesthésie et linguistique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée du labo junior ERILIIS : CorpsÉler kinesthésie et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Reinventar el uso de la Estoria de Espanna en los estudios linguísticos con una Estoria Digital? El ejemplo de la apócope verbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventar Alfonso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johan Puigdendolas; Amaia Arizaleta, Oct 2014, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder : héroes bíblicos y míticos convertidos en caballeros en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metarreal y sobrenatural en la literatura hispánica - Sobrenatural religioso e hiperbólico caballeresco en la Edad Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Turin, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad linguística y cuestiones de etiquetación XML en una edición digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Duxfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kusi-Obodum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual EDIT Colloquium (Estoria DIgiTal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aengus Ward, Apr 2014, Birmingham, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand elles ont le droit de cité et d'être citées : le discours féminin rapporté dans la Estoria de Espanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMIT - Genre et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Tilly, Sep 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discourse of the other in the Estoria de Espanna. Elements for a consideration of linguistic polyphony in a medieval text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ShefLing PGC - 1er colloque de jeunes linguistes de Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sheffield, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por las vías linguísticas del discurso referido: construir la auctoritas en la Estoria de Espanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual EDIT Colloquium (Estoria DIgiTal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Birmingham, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del estudio del significante en diacronía. Diz que/dizen que, diz que/dize que : ¿motivación o variación?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual EDIT colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aengus Ward; Juan Carlos Conde, Nov 2014, Oxford, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité et pouvoir dans les prologues alphonsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : Copie, authenticité, originalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Camps; Magali Cheynet, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuerzas y poderes sobrenaturales al servicio del poder : héroes bíblicos y míticos hechos caballeros en la historiografía alfonsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional Alpeh, Metarreal y sobrenatural en la literatura hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C16CD0B"/>
+    <w:nsid w:val="37D2B7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marinepoirier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5436-4294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242867162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-coalescence-en-espagnol/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/morpheme-question" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Duxfield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kusi-Obodum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marinepoirier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5436-4294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242867162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-coalescence-en-espagnol/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/morpheme-question" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05609859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Lozano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Duxfield" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kusi-Obodum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>