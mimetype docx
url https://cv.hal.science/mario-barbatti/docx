--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -445,2609 +445,2609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum measurement problem: a review of recent trends</w:t>
+                <w:t xml:space="preserve">Optimizing photon conversion routes in cinnamate derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson A Tomaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+                <w:t xml:space="preserve">Michael Hymas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2025.2601922⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-026-01963-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432372v1</w:t>
+                <w:t xml:space="preserve">hal-05602736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density Functional Theory and Semiempirical Framework for Trajectory Surface Hopping on Extended Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
+                <w:t xml:space="preserve">Ehrenfest dynamics with spontaneous localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson A Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01082⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0297596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321933v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLUMBUS─An Efficient and General Program Package for Ground and Excited State Computations Including Spin–Orbit Couplings and Dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Theory Came First: A Review of Theoretical Chemical Predictions Ahead of Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02047⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2025-0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153802v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legion: A Platform for Gaussian Wavepacket Nonadiabatic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
+                <w:t xml:space="preserve">A Descriptor Is All You Need: Accurate Machine Learning of Nonadiabatic Coupling Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Martinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Martyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiří Pittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11732-11744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975163v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of resveratrol derivatives for singlet oxygen formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charting electronic-state manifolds across molecules with multi-state learning and gap-driven dynamics via efficient and robust active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Martyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Yoshinaga</w:t>
+                <w:t xml:space="preserve">Fuchun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josene M Toldo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanna Jankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp00840a⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-025-01636-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096347v1</w:t>
+                <w:t xml:space="preserve">hal-05077599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Hopping with Fully Correlated Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ely G F de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ely G F de Miranda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular heaters: a green route to boosting crop yields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack M Woolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natercia D N Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.7375-7382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4cp04803b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap for Molecular Benchmarks in Nonadiabatic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon L E Cigrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile F E Curchod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca A Ingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan R Mannouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (31), pp.7023-7050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehrenfest dynamics with spontaneous localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+                <w:t xml:space="preserve">Photophysics of resveratrol derivatives for singlet oxygen formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willian R Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp00840a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0297596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05398456v1</w:t>
+                <w:t xml:space="preserve">hal-05096347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Theory Came First: A Review of Theoretical Chemical Predictions Ahead of Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics of the Ultrafast Excited-State Proton Transfer of the Super-Photoacid NM7HQ + to the Aprotic Solvent DMSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Sülzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2025-0455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.9124-9134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091405v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Descriptor Is All You Need: Accurate Machine Learning of Nonadiabatic Coupling Vectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikołaj Martyka</w:t>
+                <w:t xml:space="preserve">ULaMDyn: enhancing excited-state dynamics analysis through streamlined unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus de Oliveira Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Pittner</w:t>
+                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.11732-11744. </w:t>
+              <w:t xml:space="preserve">Digital Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dd00374h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345520v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charting electronic-state manifolds across molecules with multi-state learning and gap-driven dynamics via efficient and robust active learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quantum measurement problem: a review of recent trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson A Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-025-01636-z⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2025.2601922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077599v1</w:t>
+                <w:t xml:space="preserve">hal-05432372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics of the Ultrafast Excited-State Proton Transfer of the Super-Photoacid NM7HQ + to the Aprotic Solvent DMSO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Density Functional Theory and Semiempirical Framework for Trajectory Surface Hopping on Extended Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Robert Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Sülzner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurizio Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.9124-9134. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225464v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULaMDyn: enhancing excited-state dynamics analysis through streamlined unsupervised learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COLUMBUS─An Efficient and General Program Package for Ground and Excited State Computations Including Spin–Orbit Couplings and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josene M Toldo</w:t>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter G Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell M Pitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Discovery</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dd00374h⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918182v1</w:t>
+                <w:t xml:space="preserve">hal-05153802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLatom 3: A Platform for Machine Learning-Enhanced Computational Chemistry Simulations and Workflows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legion: A Platform for Gaussian Wavepacket Nonadiabatic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04430655v1</w:t>
+                <w:t xml:space="preserve">hal-04975163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoisomerization pathways of &amp;lt;i&amp;gt;trans&amp;lt;/i&amp;gt;-resveratrol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Willian R Rocha</w:t>
+                <w:t xml:space="preserve">Quantum Dynamics from Classical Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S. Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp02373k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04697702v1</w:t>
+                <w:t xml:space="preserve">hal-04697706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction Challenge: Simulating Rydberg Photoexcited Cyclobutanone with Surface Hopping Dynamics based on Different Electronic Structure Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessing Nonadiabatic Dynamics Methods in Long Timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Lassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile F E Curchod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548371v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and Excited-State Dynamics of Methyl Ferulate in Molecular Beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
+                <w:t xml:space="preserve">Conformational Dynamics of the Pyrene Excimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Parolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidhan Chandra Garain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Granucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP03947E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04820938v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dynamics from Classical Trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+                <w:t xml:space="preserve">Spectroscopy and Excited-State Dynamics of Methyl Ferulate in Molecular Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorrick Boeije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M. Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04697706v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nonadiabatic Dynamics Methods in Long Timescales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Prediction Challenge: Simulating Rydberg Photoexcited Cyclobutanone with Surface Hopping Dynamics based on Different Electronic Structure Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01349⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0203636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847340v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Dynamics of the Pyrene Excimer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoisomerization pathways of &amp;lt;i&amp;gt;trans&amp;lt;/i&amp;gt;-resveratrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willian R Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CP03947E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02373k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782033v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected longer T$_1$ lifetime of 6-sulfur guanine than 6-selenium guanine: the solvent effect of hydrogen bonds to brake the triplet decay</w:t>
               </w:r>
@@ -3167,103 +3167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLatom Software Ecosystem for Surface Hopping Dynamics in Python with Quantum Mechanical and Machine Learning Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian V Pios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Martyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuchun Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Fan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -3295,304 +3295,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Diketopyrrolopyrrole (DPP) Dimers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josene M. Toldo</w:t>
+                <w:t xml:space="preserve">Gravitationally-induced Wave Function Collapse Time for Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson A Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.27547⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02364a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820810v1</w:t>
+                <w:t xml:space="preserve">hal-04662685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitationally-induced Wave Function Collapse Time for Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Diketopyrrolopyrrole (DPP) Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Jaaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M. Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp02364a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662685v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for Velocity Adjustment in Surface Hopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3633,7574 +3633,7591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effects on the internal conversion of excited adenine and adenosine</w:t>
+                <w:t xml:space="preserve">MLatom 3: A Platform for Machine Learning-Enhanced Computational Chemistry Simulations and Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritam Mansour</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peikun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxinxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp03234e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496238v1</w:t>
+                <w:t xml:space="preserve">hal-04430655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Impact of Symmetrical Substitution on the Photodynamics of Sinapate Esters Using Gas-Phase Ultrafast Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilios G Stavros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (39), pp.8771 - 8779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface hopping modeling of charge and energy transfer in active environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana T Do Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizete Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silmar A Do Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3cp00247k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the short and long phosphorescence lifetimes of aromatic carbonyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moumita Kar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansi Bhati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142 (9), pp.85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00214-023-03020-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of doubly excited molecular electronic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana T Do Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Plasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.4012 - 4026. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc06990c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WS22 database, Wigner Sampling and geometry interpolation for configurationally diverse molecular datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-01998-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diketopyrrolopyrroles to stabilize double excitation and control internal conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Temperature effects on the internal conversion of excited adenine and adenosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Plasser</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 25 (40), pp.27083 - 27093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp03234e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cp03533b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790098v1</w:t>
+                <w:t xml:space="preserve">hal-04496238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the electronic structure and photophysics of thiophene–diketopyrrolopyrrole derivatives in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+                <w:t xml:space="preserve">Daniel W Polak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Xiantao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">Giordano Amoruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03238d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625285v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Temperature of an Isolated Molecule</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct structural observation of ultrafast photoisomerization dynamics in sinapate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temitope T. Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M. Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0090205⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (141), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-022-00757-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666814v1</w:t>
+                <w:t xml:space="preserve">hal-03839302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Hydrogen Bond on the Internal Conversion of Photoexcited Adenosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritam Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.6194 - 6199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct structural observation of ultrafast photoisomerization dynamics in sinapate esters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of molecular photodynamics in long timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (141), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380 (2223), </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-022-00757-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2020.0382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839302v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the electronic structure and photophysics of thiophene–diketopyrrolopyrrole derivatives in solution</w:t>
+                <w:t xml:space="preserve">Trajectory Surface Hopping for a Polarizable Embedding QM/MM Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel W Polak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josene M Toldo</w:t>
+                <w:t xml:space="preserve">Mattia Bondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiantao Hu</w:t>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Amoruso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benedetta Mennucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cp03238d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760203v1</w:t>
+                <w:t xml:space="preserve">hal-03778618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of molecular photodynamics in long timescales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-Kasha fluorescence of pyrene emerges from a dynamic equilibrium between excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Borges Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2020.0382⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0113908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625294v1</w:t>
+                <w:t xml:space="preserve">hal-03812836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Surface Hopping for a Polarizable Embedding QM/MM Formulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the heating and cooling of a chromophore after photoexcitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmar Andrade Do Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T. Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04756⟩</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp00686c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778618v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Kasha fluorescence of pyrene emerges from a dynamic equilibrium between excited states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felix Plasser</w:t>
+                <w:t xml:space="preserve">Newton-X Platform: New Software Developments for Surface Hopping and Nuclear Ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0113908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.6851-6865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812836v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the heating and cooling of a chromophore after photoexcitation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast internal conversion without energy crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp00686c⟩</w:t>
+              <w:t xml:space="preserve">Results in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rechem.2022.100521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643376v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton-X Platform: New Software Developments for Surface Hopping and Nuclear Ensembles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+                <w:t xml:space="preserve">Pre-Dewar structure modulates protonated azaindole photodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00804⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp01056a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797941v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast internal conversion without energy crossing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A Hessian free method to prevent zero-point energy leakage in classical trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rechem.2022.100521⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781329v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Dewar structure modulates protonated azaindole photodynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using diketopyrrolopyrroles to stabilize double excitation and control internal conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp01056a⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03533b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666803v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hessian free method to prevent zero-point energy leakage in classical trajectories</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00216⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693785v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Aspects of the Photophysics of UVA Filters Based on Meldrum Derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining the Temperature of an Isolated Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c03315⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0090205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276126v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation UV-A Filters: Understanding Their Photodynamics on a Human Skin Mimic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity Adjustment in Surface Hopping: Ethylene as a Case Study of the Maximum Error Caused by Direction Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c03004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153255v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic and charge transfer interactions in tetracene stacked and T-shaped dimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the Size and Density of Charge-Transfer Excitons Depend on Heterojunction’s Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio T Do N. Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quan Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel C. A. Valente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
+                <w:t xml:space="preserve">Stephan Irle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A Niehaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adelia J A Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033272⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (10), pp.5458-5474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126397v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Adjustment in Surface Hopping: Ethylene as a Case Study of the Maximum Error Caused by Direction Choice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choosing the right molecular machine learning potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1sc03564a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204599v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Size and Density of Charge-Transfer Excitons Depend on Heterojunction’s Architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fewest switches surface hopping with Baeck-An couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T. Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10762⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13624.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158586v1</w:t>
+                <w:t xml:space="preserve">hal-03249607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing the right molecular machine learning potential</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards developing novel and sustainable molecular light-to-heat converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temitope T Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Alarcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M Woolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc03564a⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.15239-15252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc05077j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354992v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fewest switches surface hopping with Baeck-An couplings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Generation UV-A Filters: Understanding Their Photodynamics on a Human Skin Mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temitope T Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natércia D N Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J L Coxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13624.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.337 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c03004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249607v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards developing novel and sustainable molecular light-to-heat converters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jack M Woolley</w:t>
+                <w:t xml:space="preserve">Excitonic and charge transfer interactions in tetracene stacked and T-shaped dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. A. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J A Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc05077j⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (4), pp.044306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426788v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLatom 2: An Integrative Platform for Atomistic Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuchun Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Xin Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Fan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in current chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 379, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41061-021-00339-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular excited states through a machine learning lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41570-021-00278-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Aggregation on the Photophysics of Spiro-bridged Heterotriangulenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic Aspects of the Photophysics of UVA Filters Based on Meldrum Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202003504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (25), pp.5499-5508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c03315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908330v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Dynamics of Charge-Transfer States Using the Anthracene-Tetracyanoethylene Complex as Prototype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhan Siddique</w:t>
+                <w:t xml:space="preserve">Nonadiabatic dynamics in multidimensional complex potential energy surfaces †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adélia Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01900⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sc04197a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612347v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation UV-A Filters: Understanding their Photodynamics on a Human Skin Mimic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Origin of the Shift Between Vertical Excitation and Band Maximum in Molecular Photoabsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-020-04355-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063764v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics in multidimensional complex potential energy surfaces †</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
+                <w:t xml:space="preserve">On-the-fly dynamics simulation of dissociative electron attachment to chloroethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sc04197a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (17), pp.172010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/17/172010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931944v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Origin of the Shift Between Vertical Excitation and Band Maximum in Molecular Photoabsorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josene Toldo</w:t>
+                <w:t xml:space="preserve">Machine Learning for Absorption Cross Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Xin Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O. Dral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-020-04355-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c05310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612358v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly dynamics simulation of dissociative electron attachment to chloroethane</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Generation UV-A Filters: Understanding their Photodynamics on a Human Skin Mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temitope T Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natércia D N Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J L Coxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812068v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Absorption Cross Sections</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Generality of the GUGA MRCI Approach in COLUMBUS for Treating Complex Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell M Pitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c05310⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (13), pp.134110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5144267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948858v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generality of the GUGA MRCI Approach in COLUMBUS for Treating Complex Quantum Chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Excitation by Sunlight in Mixed Quantum-Classical Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5144267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612344v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Excitation by Sunlight in Mixed Quantum-Classical Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonadiabatic Dynamics of Charge-Transfer States Using the Anthracene-Tetracyanoethylene Complex as Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhan Siddique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonghua Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélia Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (17), pp.3347-3357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908248v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly dynamics simulations of transient anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Aggregation on the Photophysics of Spiro-bridged Heterotriangulenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias A Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kossoski</w:t>
+                <w:t xml:space="preserve">Wen-Shan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph M Schüsslbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5130547⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202003504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612332v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Excited-State Isomerization and Decay Paths in cis-Cyclobiazobenzene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of benzene excimer formation from the parallel-displaced dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Messias Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng-Shuo Zhang</w:t>
+                <w:t xml:space="preserve">Andre Pessoa Galliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zi-Wen Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wei-Hai Fang</w:t>
+                <w:t xml:space="preserve">Itamar Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J A Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04372⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.13916-13924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06354K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288622v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Formation of H-bonded Ion Pair in HCFC-133a</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of Spin-Exchange Internal Conversion: Practical Proxies for Diabatic and Nonadiabatic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b12482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.1503-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288785v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Spin-Exchange Internal Conversion: Practical Proxies for Diabatic and Nonadiabatic Couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">Modulating Electron Transfer in an Organic Reaction via Chemical Group Modification of the Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongtong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00923⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.5634-5639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288617v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of benzene excimer formation from the parallel-displaced dimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Photoinduced Dynamics of 1,3-Cyclohexadiene Using XMS-CASPT2 Surface Hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iakov Polyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Messias Cardozo</w:t>
+                <w:t xml:space="preserve">Lewis Hutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Pessoa Galliez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Knowles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06354K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.3929-3940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965447v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Electron Transfer in an Organic Reaction via Chemical Group Modification of the Photocatalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Intersystem Crossing of Fluorescent Molecule via Single Functional Group Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Liu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guozhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.5634-5639. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01970⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.1388-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288619v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photoinduced Dynamics of 1,3-Cyclohexadiene Using XMS-CASPT2 Surface Hopping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Knowles</w:t>
+                <w:t xml:space="preserve">On-the-fly dynamics simulations of transient anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00396⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (22), pp.224104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5130547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288616v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Intersystem Crossing of Fluorescent Molecule via Single Functional Group Modification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoinduced Formation of H-bonded Ion Pair in HCFC-133a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayana Maria Lopes de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Railton Barbosa de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayana Maria Lopes de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (10), pp.1953-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b12482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288787v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Enhanced Triplet Decay of Thionucleobase by Glycosylation and Rate-Modulating Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">Stereoselective Excited-State Isomerization and Decay Paths in cis-Cyclobiazobenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng-Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi-Wen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hai Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (29), pp.6144-6151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965457v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonadiabatic Excited-State Dynamics with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (19), pp.5660-5663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multireference Approaches for Excited States of Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Nachtigallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélia J A Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G. Szalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Plasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (15), pp.7293-7361. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of hydrogen bonding on the nonadiabatic dynamics of a thymine-water cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhan Siddique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelia J.A. Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 515, pp.472-479. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2018.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonadiabatic dynamics simulations of photoexcited urocanic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Spörkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 515, pp.521-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Ensemble Approach with Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (6), pp.3173-3183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances and Perspectives on Nonadiabatic Mixed Quantum–Classical Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (15), pp.7026-7068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersystem crossing dynamics in singly substituted thiouracil studied by time-resolved photoelectron spectroscopy: Micro-environmental effects due to sulfur position</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photochemistry of CF3Cl: Quenching of Charged Fragments Is Caused by Nonadiabatic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa C de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Railton B de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo P. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauco F Bauerfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.4844-4855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965453v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of CF3Cl: Quenching of Charged Fragments Is Caused by Nonadiabatic Effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intersystem crossing dynamics in singly substituted thiouracil studied by time-resolved photoelectron spectroscopy: Micro-environmental effects due to sulfur position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Mohamadzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Ullrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 515, pp.572-579</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965454v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Near-Edge X-ray Absorption Fine Structure Study of Condensed Polyacenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L M Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Häming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E V de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (50), pp.28692-28701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b08945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Schiff Base Photoswitching -non- adiabatic molecular dynamics study of substituent ef- fect on Excited State Proton Transfer †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jankowska</w:t>
+                <w:t xml:space="preserve">Mechanism of Enhanced Triplet Decay of Thionucleobase by Glycosylation and Rate-Modulating Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (7), pp.5318-5325. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 20 (24), pp.16428-16436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp08545h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288759v1</w:t>
+                <w:t xml:space="preserve">hal-01965457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Factors for Triplet Fusion Reaction of Singlet Oxygen Photosensitization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">A three-state model for the Photo-Fries rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo F. B. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02574⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (19), pp.19103-19108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP03777E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288769v1</w:t>
+                <w:t xml:space="preserve">hal-02288764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divide-to-Conquer: A Kinetic Model for Singlet Oxygen Photosensitization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonadiabatic Dynamics of Cycloparaphenylenes with TD-DFTB Surface Hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadullah G Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (11), pp.5528-5538. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.5846-5860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288768v1</w:t>
+                <w:t xml:space="preserve">hal-02288771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Spin-Orbit Couplings with Linear-Response Time-Dependent Density Functional Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Niehaus</w:t>
+                <w:t xml:space="preserve">The photophysics of naphthalene dimers controlled by sulfur bridge oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clàudia Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Bardeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (7), pp.4941-4950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC01285C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288755v1</w:t>
+                <w:t xml:space="preserve">hal-02288763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-state model for the Photo-Fries rearrangement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josene Toldo</w:t>
+                <w:t xml:space="preserve">Spatial Factors for Triplet Fusion Reaction of Singlet Oxygen Photosensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo F. B. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP03777E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (21), pp.5456-5460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288764v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Dynamics of Cycloparaphenylenes with TD-DFTB Surface Hopping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divide-to-Conquer: A Kinetic Model for Singlet Oxygen Photosensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (12), pp.5846-5860. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01000⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.5528-5538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288771v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photophysics of naphthalene dimers controlled by sulfur bridge oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clàudia Climent</w:t>
+                <w:t xml:space="preserve">Evaluation of Spin-Orbit Couplings with Linear-Response Time-Dependent Density Functional Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (7), pp.4941-4950. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.515-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SC01285C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288763v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Decay of the Triplet State of Thionucleobases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11286,91 +11303,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadullah G. Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifaat H. Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Plasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (12), pp.5846--5860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774209v1</w:t>
@@ -11381,77 +11398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot and Cold Charge-Transfer Mechanisms in Organic Photovoltaics: Insights into the Excited States of Donor/Acceptor Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (19), pp.4727-4734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11485,3533 +11502,3533 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the Schiff base photoswitching - a non-adiabatic molecular dynamics study of substituent effect on excited state proton transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Sadlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej L. Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (7), pp.5318--5325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cp08545h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-photoexcitation and ultrafast dynamics of HCFC-132b (CF 2 ClCH 2 Cl)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silmar Andrade Do Monte</w:t>
+                <w:t xml:space="preserve">Tailoring the Schiff Base Photoswitching -non- adiabatic molecular dynamics study of substituent ef- fect on Excited State Proton Transfer †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sadlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (7), pp.675-683. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.5318-5325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp08545h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288778v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Replacing Different Oxygens of Thymine with Sulfur Causes Distinct Absorption and Intersystem Crossing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">UV Excitations of Halons UV Excitations of Halons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman O Alyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadullah G Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05110⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (18), pp.184306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4967170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415147v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of CH3Cl: Dissociation and CH center dot center dot center dot Cl Hydrogen Bond Formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elizete Ventura</w:t>
+                <w:t xml:space="preserve">New Insights into the State Trapping of UV-Excited 2 Thymine 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glauco F. Bauerfeldt</w:t>
+                <w:t xml:space="preserve">Jayashree Nagesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur F Izmaylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10573⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21111603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415143v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Auxochromic Properties of Guanidinium Group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivana Antol</w:t>
+                <w:t xml:space="preserve">Photochemistry of CH 3 Cl: Dissociation and CH···Cl Hydrogen Bond Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa C de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Railton B de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoran Glasovac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ezequiel F V Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauco F Bauerfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05180⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (1), pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288817v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Replacing Different Oxygen of Thymine with Sulfur Causes Distinct Absorption and Intersystem Crossing?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">Unveiling the Role of Hot Charge-Transfer States in Molecular Aggregates via Nonadiabatic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05110⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (13), pp.4502-4511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b13210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288816v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Excitations of Halons UV Excitations of Halons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on the Auxochromic Properties of the Guanidinium Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulrahman O Alyoubi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
+                <w:t xml:space="preserve">Ivana Antol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Glasovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Margetić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (36), pp.7088--7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288821v1</w:t>
+                <w:t xml:space="preserve">hal-01415845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the State Trapping of UV-Excited 2 Thymine 3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of different initial condition samplings on photodynamics and spectrum of pyrrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kakali Sen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21111603⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (10), pp.762-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.25049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288823v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of CH 3 Cl: Dissociation and CH···Cl Hydrogen Bond Formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on the Auxochromic Properties of Guanidinium Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Antol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Glasovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Margetić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (36), pp.7088-7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288610v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Role of Hot Charge-Transfer States in Molecular Aggregates via Nonadiabatic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fazzi</w:t>
+                <w:t xml:space="preserve">Why Replacing Different Oxygen of Thymine with Sulfur Causes Distinct Absorption and Intersystem Crossing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (13), pp.4502-4511. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (32), pp.6342-6350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b13210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288606v1</w:t>
+                <w:t xml:space="preserve">hal-02288816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Auxochromic Properties of the Guanidinium Group</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+                <w:t xml:space="preserve">Why Replacing Different Oxygens of Thymine with Sulfur Causes Distinct Absorption and Intersystem Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (36), pp.7088--7100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05180⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (32), pp.6342--6350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415845v1</w:t>
+                <w:t xml:space="preserve">hal-01415147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different initial condition samplings on photodynamics and spectrum of pyrrole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemistry of CH3Cl: Dissociation and CH center dot center dot center dot Cl Hydrogen Bond Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakali Sen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa C. De Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Railton B. De Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel F. V. Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauco F. Bauerfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.25049⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (1), pp.272--280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288605v1</w:t>
+                <w:t xml:space="preserve">hal-01415143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady and time-resolved photoelectron spectra based on nuclear ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilmer Arbelo-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (10), pp.5037-5049. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the State Trapping of UV-Excited Thymine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">UV excitations of halons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman O. Alyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadullah G. Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifaat H. Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (18), pp.184306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4967170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415840v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV excitations of halons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">New Insights into the State Trapping of UV-Excited Thymine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Nagesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur F. Izmaylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415841v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ultrafast exciton deactivation in oligothiophenes via nonadiabatic dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fazzi</w:t>
+                <w:t xml:space="preserve">UV-photoexcitation and ultrafast dynamics of HCFC-132b (CF 2 ClCH 2 Cl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmar Andrade Do Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00019j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (7), pp.675-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415151v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and Fluorescence Spectra of Poly(p-phenylenevinylene) (PPV) Oligomers: An ab Initio Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+                <w:t xml:space="preserve">Modeling ultrafast exciton deactivation in oligothiophenes via nonadiabatic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (9), pp.1787--1795. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.7787--7799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp508512s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00019j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415157v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why water makes 2-aminopurine fluorescent?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption and Fluorescence Spectra of Poly(p-phenylenevinylene) (PPV) Oligomers: An ab Initio Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago M. Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp01151e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (9), pp.1787--1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508512s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415156v1</w:t>
+                <w:t xml:space="preserve">hal-01415157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-State Proton Transfer Can Tune the Color of Protein Fluorescent Markers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why water makes 2-aminopurine fluorescent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Teodorico C. Ramalho</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (16), pp.3444--3449. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (23), pp.15452--15459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01151e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01415155v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of methyl hypobromite (CH 3 OBr): excited states and photoabsorption spectrum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
+                <w:t xml:space="preserve">Excited-State Proton Transfer Can Tune the Color of Protein Fluorescent Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiana T. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kakali Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodorico C. Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA18578E⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (16), pp.3444--3449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288608v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise double excited-state proton transfer is not possible in 7-azaindole dimer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nawee Kungwan</w:t>
+                <w:t xml:space="preserve">Photochemistry of methyl hypobromite (CH 3 OBr): excited states and photoabsorption spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadullah G Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (117), pp.97003-97015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA18578E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sc01902h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415162v1</w:t>
+                <w:t xml:space="preserve">hal-02288608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Molecular Dynamics Study of the cis-trans Photoisomerization of Azobenzene Excited to the S-1 State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Pederzoli</w:t>
+                <w:t xml:space="preserve">Stepwise double excited-state proton transfer is not possible in 7-azaindole dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Pittner</w:t>
+                <w:t xml:space="preserve">Nawee Kungwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (41), pp.11136--11143. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (10), pp.5762--5767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp2013094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5sc01902h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415199v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization potentials of adenine along the internal conversion pathways</w:t>
+                <w:t xml:space="preserve">The role of tautomers in the UV absorption of urocanic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (34), pp.15492--15500. </w:t>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.4686--4692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp21350d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02142c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415204v1</w:t>
+                <w:t xml:space="preserve">hal-01415210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of tautomers in the UV absorption of urocanic acid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Excited-state intermolecular proton transfer reactions of 7-azaindole(MeOH)(n) (n = 1-3) clusters in the gas phase: on-the-fly dynamics simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rathawat Daengngern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawee Kungwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolschann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02142c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (49), pp.14129--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2059936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415210v1</w:t>
+                <w:t xml:space="preserve">hal-01415196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state intermolecular proton transfer reactions of 7-azaindole(MeOH)(n) (n = 1-3) clusters in the gas phase: on-the-fly dynamics simulation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Nonadiabatic Dynamics of Uracil: Population Split among Different Decay Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Nachtigallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw J. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Hobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (49), pp.14129--36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2059936⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 115 (21), pp.5247--5255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp201327w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415196v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Dynamics of Uracil: Population Split among Different Decay Mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the excitation spectrum of azomethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (21), pp.5247--5255. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 380 (1-3), pp.9--16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp201327w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415211v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the excitation spectrum of azomethane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+                <w:t xml:space="preserve">Influence of the Active Space on CASSCF Nonadiabatic Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw J. Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (13), pp.3307--3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.22978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.08.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01415209v1</w:t>
+                <w:t xml:space="preserve">hal-01415198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Active Space on CASSCF Nonadiabatic Dynamics Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonadiabatic dynamics with trajectory surface hopping method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (4), pp.620--633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcms.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.22978⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01415198v1</w:t>
+                <w:t xml:space="preserve">hal-01415205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics with trajectory surface hopping method</w:t>
+                <w:t xml:space="preserve">Photodynamical simulations of cytosine: characterization of the ultrafast bi-exponential UV deactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw J. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Nachtigallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (13), pp.6145--6155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01327g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wcms.64⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01415205v1</w:t>
+                <w:t xml:space="preserve">hal-01415213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamical simulations of cytosine: characterization of the ultrafast bi-exponential UV deactivation</w:t>
+                <w:t xml:space="preserve">Ionization potentials of adenine along the internal conversion pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (13), pp.6145--6155. </w:t>
+              <w:t xml:space="preserve">, 2011, 13 (34), pp.15492--15500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp01327g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21350d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415213v1</w:t>
+                <w:t xml:space="preserve">hal-01415204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Dynamics of UV-Excited Imidazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15019,51 +15036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas L. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (17), pp.3365--3375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15103,484 +15120,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decay mechanism of photoexcited guanine - A nonadiabatic dynamics study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cr(CO)(6) photochemistry: Semi-classical study of UV absorption spectral intensities and dynamics of photodissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (1), pp.014304. </w:t>
+              <w:t xml:space="preserve">, 2011, 134 (16), pp.164305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3521498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3582914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415206v1</w:t>
+                <w:t xml:space="preserve">hal-01415212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr(CO)(6) photochemistry: Semi-classical study of UV absorption spectral intensities and dynamics of photodissociation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The decay mechanism of photoexcited guanine - A nonadiabatic dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw J. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Nachtigallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (16), pp.164305. </w:t>
+              <w:t xml:space="preserve">, 2011, 134 (1), pp.014304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3582914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3521498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415212v1</w:t>
+                <w:t xml:space="preserve">hal-01415206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state non-adiabatic dynamics simulations of pyrrole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nonadiabatic Molecular Dynamics Study of the cis-trans Photoisomerization of Azobenzene Excited to the S-1 State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Pederzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Pittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirjana Eckert-Maksic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 107 (08-12), pp.845-854. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (41), pp.11136--11143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970802665639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2013094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513244v1</w:t>
+                <w:t xml:space="preserve">hal-01415199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Excited-state non-adiabatic dynamics simulations of pyrrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Vazdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Eckert-Maksic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (08-12), pp.845-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970802665639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Event by event analysis of collision induced cluster ion fragmentation: sequential monomer evaporation versus fission reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.4263-4266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15590,944 +15724,944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited-state dynamics with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pavlo O. Dral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Chemistry in the Age of Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.329-353, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90049-2.00008-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Density Functional Theory: from the Fundamentals to Nonadiabatic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leticia Gonzalez; Roland Lindh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Chemistry and Dynamics of Excited States: Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978-1-119-41775-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Hopping Dynamics with DFT Excited States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferré, N. and Filatov, M. and HuixRotllant, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density-Functional Methods for Excited States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368, pp.415--444, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids II DNA Fragments and Phenomenological Aspects Preface</w:t>
+                <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids I Nucleobases in the Gas Phase and in Solvents Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carlos Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbatti, M. and Borin, A. C. and Ullrich, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids Ii: Dna Fragments and Phenomenological Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 356, pp.V--VI, 2015</w:t>
+              <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids I: Nucleobases in the Gas Phase and in Solvents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 355, pp.V--VI, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415159v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids I Nucleobases in the Gas Phase and in Solvents Preface</w:t>
+                <w:t xml:space="preserve">Photoinduced Processes in Nucleic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carlos Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbatti, M. and Borin, A. C. and Ullrich, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids I: Nucleobases in the Gas Phase and in Solvents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 355, pp.V--VI, 2015</w:t>
+              <w:t xml:space="preserve">, 355, pp.1--32, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415160v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Processes in Nucleic Acids</w:t>
+                <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids II DNA Fragments and Phenomenological Aspects Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carlos Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbatti, M. and Borin, A. C. and Ullrich, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids I: Nucleobases in the Gas Phase and in Solvents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 355, pp.1--32, 2015</w:t>
+              <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids Ii: Dna Fragments and Phenomenological Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 356, pp.V--VI, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415161v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELTS: Fully Automated Active Learning for Fewest-Switches Surface Hopping Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Oliveira Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidhan Chandra Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULaMDyn: Enhancing Excited-State Dynamics Analysis Through Streamlined Unsupervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus O Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidhan Chandra Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId492"/>
+      <w:footerReference w:type="default" r:id="rId496"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16595,51 +16729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="691F055E"/>
+    <w:nsid w:val="77F5BE03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16826,51 +16960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-barbatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9336-6607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183567315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5647-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir Hafeez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Mattos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea M Ibele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp04083c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Chandra Garain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Oliveira Bispo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503299" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson A Tomaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2025.2601922" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Robert Vogt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Souza Mattos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Persico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Plasser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lischka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shepard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter G Szalay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Pitzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Mukherjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Yoshinaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M Toldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R Rocha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00840a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely G F de Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol Ho Choi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Woolley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia D N Rodrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Groves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04803b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L E Cigrang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile F E Curchod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Ingle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Mannouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02171" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0297596" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0455" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Martinka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Hou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Martyka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Pittner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Ge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jankowska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01636-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas S&#252;lzner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02202" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dd00374h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O Dral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peikun Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxinxin Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02373k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203636" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorrick Boeije" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Mattos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00783" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Lassmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01349" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Parolin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Granucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03947E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoting Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhsuan Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfang Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingheng Deng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongmei Ma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00875h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Pios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaaidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02364a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01159" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritam Mansour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03234e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana T Do Casal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizete Ventura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmar A Do Monte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00247k" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Kar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bhati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03020-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06990c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro Jr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-01998-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03533b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666814v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090205" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709697v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01554" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W Polak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiantao Hu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Amoruso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03238d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0382" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04756" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812836v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges Jr." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Aquino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0113908" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmar Andrade Do Monte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana T. Do Casal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene Toldo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00686c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797941v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crespo-Otero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00804" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781329v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100521" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01056a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00216" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03315" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04153255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T Abiola" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#233;rcia D N Rodrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Ho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J L Coxon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c03004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. A. Valente" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Niehaus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J A Aquino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033272" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158586v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio T Do N. Varella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Vuong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Irle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10762" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc03564a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13624.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426788v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Alarcan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05077j" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Xin Xue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-021-00339-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231653v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00278-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908330v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Krug" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wagner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Schaub" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shan Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M Sch&#252;sslbauer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003504" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612347v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Siddique" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Cui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lia Aquino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01900" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Casey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc04197a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612358v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Bai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-020-04355-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812068v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kossoski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barbatti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/17/172010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O. Dral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c05310" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612344v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Szalay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144267" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00501" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612332v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kossoski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Do N. Varella" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbatti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130547" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288622v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Shuo Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Wen Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Fang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hai Fang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04372" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessenildo Pereira Rodrigues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayana Maria Lopes de Lima" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton Barbosa de Andrade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b12482" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00923" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965447v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Messias Cardozo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pessoa Galliez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06354K" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Yang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01970" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288616v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Polyak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Hutton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00396" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00286" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965457v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965451v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Thiel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965456v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Nachtigallova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lia J A Aquino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00244" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965455v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Das" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J.A. Aquino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.07.050" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Tuna" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Sp&#246;rkel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965459v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965458v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00577" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965453v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Mohamadzade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ullrich" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C de Medeiros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton B de Andrade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessenildo P. Rodrigues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco F Bauerfeldt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00457" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965448v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L M Rocco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;ming" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E V de Moura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Rocha" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08945" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sobolewski" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08545h" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02574" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288768v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00619" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288755v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fazzi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00915" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288764v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F. B. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03777E" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288771v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadullah G Aziz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifaat H Hilal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01000" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288763v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia Climent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Wolf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bardeen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casanova" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC01285C" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288760v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02050C" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774209v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Stojanovic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadullah G. Aziz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifaat H. Hilal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Niehaus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288766v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02144" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774190v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej L. Sobolewski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288778v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24260" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415147v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05110" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415143v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. De Medeiros" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton B. De Andrade" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel F. V. Leitao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco F. Bauerfeldt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10573" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Antol" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Glasovac" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Margeti&#263;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05180" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288816v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288821v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman O Alyoubi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967170" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288823v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Nagesh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur F Izmaylov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111603" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288610v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel F V Leit&#227;o" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288606v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13210" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415845v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288605v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakali Sen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25049" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288820v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Arbelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00704" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415840v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur F. Izmaylov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415841v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman O. Alyoubi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415151v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00019j" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Cardozo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J. A. Aquino" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508512s" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415156v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01151e" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415155v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana T. Mancini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodorico C. Ramalho" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500744" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZVC0993-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288608v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA18578E" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawee Kungwan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01902h" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415199v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pederzoli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pittner" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2013094" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415204v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21350d" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415210v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02142c" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415196v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathawat Daengngern" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolschann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2059936" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw J. Szymczak" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Hobza" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201327w" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415209v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.08.013" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9125J13-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415198v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22978" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKM54K5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415205v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.64" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CR86VHH9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415213v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01327g" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415197v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L. Evans" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100453" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRG870PK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415206v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521498" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415212v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582914" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513244v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vazdar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Eckert-Maksic" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970802665639" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009876v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farizon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farizon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794423v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ullah" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Dral" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90049-2.00008-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03016211v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Quantum+Chemistry+and+Dynamics+of+Excited+States:+Methods+and+Applications-p-9781119417750" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415144v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415159v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Borin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415160v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415161v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359785v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820823v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus O Bispo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-barbatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9336-6607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183567315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5647-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir Hafeez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Mattos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea M Ibele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp04083c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Chandra Garain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Oliveira Bispo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503299" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sanders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-026-01963-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson A Tomaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Mukherjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0297596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0455" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Martinka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Hou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Martyka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Pittner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Ge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jankowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01636-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely G F de Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Souza Mattos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M Toldo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol Ho Choi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Woolley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia D N Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Groves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04803b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L E Cigrang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile F E Curchod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Ingle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kelly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Mannouch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Yoshinaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R Rocha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00840a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas S&#252;lzner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dd00374h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2025.2601922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Robert Vogt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Persico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Plasser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lischka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shepard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter G Szalay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Pitzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Mattos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00783" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Lassmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01349" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Parolin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Granucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03947E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorrick Boeije" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02373k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoting Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhsuan Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfang Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingheng Deng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongmei Ma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00875h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Pios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02364a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaaidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27547" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01159" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O Dral" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peikun Zheng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxinxin Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01203" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana T Do Casal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizete Ventura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmar A Do Monte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00247k" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Kar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bhati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03020-w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06990c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro Jr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-01998-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritam Mansour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03234e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760203v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W Polak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiantao Hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Amoruso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03238d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01554" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges Jr." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Aquino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0113908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmar Andrade Do Monte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana T. Do Casal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene Toldo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00686c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crespo-Otero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00804" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100521" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01056a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693785v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00216" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03533b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090205" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158586v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio T Do N. Varella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Vuong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Irle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Niehaus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10762" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc03564a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13624.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T Abiola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Alarcan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05077j" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04153255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#233;rcia D N Rodrigues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Ho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J L Coxon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c03004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. A. Valente" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J A Aquino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033272" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Xin Xue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-021-00339-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231653v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00278-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276126v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03315" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc04197a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612358v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Bai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-020-04355-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kossoski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barbatti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/17/172010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948858v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O. Dral" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c05310" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Casey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Szalay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Siddique" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Cui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lia Aquino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01900" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908330v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Krug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wagner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Schaub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shan Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M Sch&#252;sslbauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003504" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Messias Cardozo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pessoa Galliez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06354K" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288617v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00923" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288619v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01970" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288616v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Polyak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Hutton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00396" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00286" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612332v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kossoski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Do N. Varella" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbatti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130547" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessenildo Pereira Rodrigues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayana Maria Lopes de Lima" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton Barbosa de Andrade" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b12482" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288622v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Shuo Zhang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Wen Li" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Fang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hai Fang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04372" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965451v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Thiel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965456v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Nachtigallova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lia J A Aquino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00244" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Das" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J.A. Aquino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.07.050" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Tuna" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Sp&#246;rkel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00577" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C de Medeiros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton B de Andrade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessenildo P. Rodrigues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco F Bauerfeldt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00457" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965453v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Mohamadzade" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ullrich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L M Rocco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;ming" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E V de Moura" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Rocha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08945" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965457v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F. B. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03777E" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288771v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadullah G Aziz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifaat H Hilal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01000" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288763v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia Climent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Wolf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bardeen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casanova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC01285C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288769v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02574" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288768v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00619" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288755v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fazzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00915" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288760v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02050C" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774209v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Stojanovic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadullah G. Aziz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifaat H. Hilal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Niehaus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288766v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02144" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774190v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej L. Sobolewski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08545h" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288759v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sobolewski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288821v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman O Alyoubi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967170" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Nagesh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur F Izmaylov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111603" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288610v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel F V Leit&#227;o" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10573" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288606v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13210" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Antol" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Glasovac" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Margeti&#263;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05180" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288605v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakali Sen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25049" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288816v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05110" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415147v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415143v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. De Medeiros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton B. De Andrade" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel F. V. Leitao" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco F. Bauerfeldt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288820v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Arbelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00704" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415841v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman O. Alyoubi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415840v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur F. Izmaylov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288778v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24260" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415151v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00019j" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415157v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Cardozo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J. A. Aquino" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508512s" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415156v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01151e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana T. Mancini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodorico C. Ramalho" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500744" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZVC0993-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288608v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA18578E" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415162v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawee Kungwan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01902h" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415210v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02142c" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415196v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathawat Daengngern" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolschann" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2059936" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415211v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw J. Szymczak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Hobza" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201327w" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415209v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.08.013" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9125J13-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415198v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22978" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKM54K5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415205v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.64" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CR86VHH9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415213v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01327g" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415204v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21350d" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415197v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L. Evans" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100453" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRG870PK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415212v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582914" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415206v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521498" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pederzoli" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pittner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2013094" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513244v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vazdar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Eckert-Maksic" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970802665639" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009876v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farizon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farizon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794423v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ullah" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Dral" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90049-2.00008-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03016211v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Quantum+Chemistry+and+Dynamics+of+Excited+States:+Methods+and+Applications-p-9781119417750" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415144v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415160v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Borin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415161v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415159v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359785v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820823v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus O Bispo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>