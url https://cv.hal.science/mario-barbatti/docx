--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">183567315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=2XyWlWcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/F-5647-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -177,15544 +198,15795 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics and Excited-State Trapping in [3.3]Paracyclophane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hidden Routes of DNA Photostability: Charge and Proton Transfer in Excited Cytosine–Guanine Tetramers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+                <w:t xml:space="preserve">Juliana G de Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea M Ibele</w:t>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp04083c⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481749v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Calibration in Molecular Machine Learning: Comparing Evidential and Ensemble Approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Dynamics and Excited-State Trapping in [3.3]Paracyclophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Pinheiro</w:t>
+                <w:t xml:space="preserve">Muhammad Tahir Hafeez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus de Oliveira Bispo</w:t>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea M Ibele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202503299⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp04083c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496572v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing photon conversion routes in cinnamate derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty Calibration in Molecular Machine Learning: Comparing Evidential and Ensemble Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Dalton</w:t>
+                <w:t xml:space="preserve">Bidhan Chandra Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Romanov</w:t>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Sanders</w:t>
+                <w:t xml:space="preserve">Matheus de Oliveira Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-026-01963-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202503299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05602736v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehrenfest dynamics with spontaneous localization</w:t>
+                <w:t xml:space="preserve">A Data-Efficient Machine-Learning Approach for Modeling the Photodynamics of All-trans Hexatriene based on Multireference Configuration Interaction Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson A Tomaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+                <w:t xml:space="preserve">Luan Gabriel Fonseca dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+                <w:t xml:space="preserve">Julio Cesar Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Martyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0297596⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d6fd00061d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398456v1</w:t>
+                <w:t xml:space="preserve">hal-05623873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Theory Came First: A Review of Theoretical Chemical Predictions Ahead of Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing photon conversion routes in cinnamate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hymas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2025-0455⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-026-01963-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091405v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Descriptor Is All You Need: Accurate Machine Learning of Nonadiabatic Coupling Vectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ehrenfest dynamics with spontaneous localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson A Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0297596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05345520v1</w:t>
+                <w:t xml:space="preserve">hal-05398456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charting electronic-state manifolds across molecules with multi-state learning and gap-driven dynamics via efficient and robust active learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Theory Came First: A Review of Theoretical Chemical Predictions Ahead of Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2025-0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-025-01636-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05077599v1</w:t>
+                <w:t xml:space="preserve">hal-05091405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Hopping with Fully Correlated Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Descriptor Is All You Need: Accurate Machine Learning of Nonadiabatic Coupling Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+                <w:t xml:space="preserve">Jakub Martinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josene M Toldo</w:t>
+                <w:t xml:space="preserve">Lina Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
+                <w:t xml:space="preserve">Yi-Fan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Martyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Pittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11732-11744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437133v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular heaters: a green route to boosting crop yields?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack M Woolley</w:t>
+                <w:t xml:space="preserve">Charting electronic-state manifolds across molecules with multi-state learning and gap-driven dynamics via efficient and robust active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Martyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natercia D N Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josene M Toldo</w:t>
+                <w:t xml:space="preserve">Fuchun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Groves</w:t>
+                <w:t xml:space="preserve">Joanna Jankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp04803b⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-025-01636-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012174v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap for Molecular Benchmarks in Nonadiabatic Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Hopping with Fully Correlated Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ely G F de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon L E Cigrang</w:t>
+                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile F E Curchod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan R Mannouch</w:t>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05175244v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of resveratrol derivatives for singlet oxygen formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular heaters: a green route to boosting crop yields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M Woolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natercia D N Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Yoshinaga</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Groves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp00840a⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 14, pp.7375-7382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp04803b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096347v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics of the Ultrafast Excited-State Proton Transfer of the Super-Photoacid NM7HQ + to the Aprotic Solvent DMSO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap for Molecular Benchmarks in Nonadiabatic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon L E Cigrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Sülzner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Basile F E Curchod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca A Ingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan R Mannouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (31), pp.7023-7050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05225464v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULaMDyn: enhancing excited-state dynamics analysis through streamlined unsupervised learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Photophysics of resveratrol derivatives for singlet oxygen formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willian R Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Discovery</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dd00374h⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp00840a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918182v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum measurement problem: a review of recent trends</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics of the Ultrafast Excited-State Proton Transfer of the Super-Photoacid NM7HQ + to the Aprotic Solvent DMSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Sülzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2025.2601922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.9124-9134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432372v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density Functional Theory and Semiempirical Framework for Trajectory Surface Hopping on Extended Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Persico</w:t>
+                <w:t xml:space="preserve">ULaMDyn: enhancing excited-state dynamics analysis through streamlined unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus de Oliveira Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+              <w:t xml:space="preserve">Digital Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01082⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dd00374h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321933v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLUMBUS─An Efficient and General Program Package for Ground and Excited State Computations Including Spin–Orbit Couplings and Dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quantum measurement problem: a review of recent trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson A Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02047⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2025.2601922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153802v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legion: A Platform for Gaussian Wavepacket Nonadiabatic Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Density Functional Theory and Semiempirical Framework for Trajectory Surface Hopping on Extended Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Robert Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01697⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975163v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dynamics from Classical Trajectories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Legion: A Platform for Gaussian Wavepacket Nonadiabatic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697706v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nonadiabatic Dynamics Methods in Long Timescales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COLUMBUS─An Efficient and General Program Package for Ground and Excited State Computations Including Spin–Orbit Couplings and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Lassmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile F E Curchod</w:t>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter G Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell M Pitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847340v1</w:t>
+                <w:t xml:space="preserve">hal-05153802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Dynamics of the Pyrene Excimer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Assessing Nonadiabatic Dynamics Methods in Long Timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Corni</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Lassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile F E Curchod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP03947E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782033v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and Excited-State Dynamics of Methyl Ferulate in Molecular Beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
+                <w:t xml:space="preserve">Quantum Dynamics from Classical Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S. Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04820938v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction Challenge: Simulating Rydberg Photoexcited Cyclobutanone with Surface Hopping Dynamics based on Different Electronic Structure Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Conformational Dynamics of the Pyrene Excimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Parolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidhan Chandra Garain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Granucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203636⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP03947E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548371v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoisomerization pathways of &amp;lt;i&amp;gt;trans&amp;lt;/i&amp;gt;-resveratrol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Willian R Rocha</w:t>
+                <w:t xml:space="preserve">Spectroscopy and Excited-State Dynamics of Methyl Ferulate in Molecular Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorrick Boeije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M. Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04697702v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected longer T$_1$ lifetime of 6-sulfur guanine than 6-selenium guanine: the solvent effect of hydrogen bonds to brake the triplet decay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction Challenge: Simulating Rydberg Photoexcited Cyclobutanone with Surface Hopping Dynamics based on Different Electronic Structure Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0203636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp00875h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04563671v1</w:t>
+                <w:t xml:space="preserve">hal-04548371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLatom Software Ecosystem for Surface Hopping Dynamics in Python with Quantum Mechanical and Machine Learning Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoisomerization pathways of &amp;lt;i&amp;gt;trans&amp;lt;/i&amp;gt;-resveratrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willian R Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02373k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602833v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitationally-induced Wave Function Collapse Time for Molecules</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unexpected longer T$_1$ lifetime of 6-sulfur guanine than 6-selenium guanine: the solvent effect of hydrogen bonds to brake the triplet decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoting Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhsuan Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingfang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingheng Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongmei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp02364a⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00875h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662685v1</w:t>
+                <w:t xml:space="preserve">hal-04563671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Diketopyrrolopyrrole (DPP) Dimers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MLatom Software Ecosystem for Surface Hopping Dynamics in Python with Quantum Mechanical and Machine Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian V Pios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Martyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.27547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820810v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Velocity Adjustment in Surface Hopping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+                <w:t xml:space="preserve">Gravitationally-induced Wave Function Collapse Time for Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson A Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01159⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02364a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389834v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLatom 3: A Platform for Machine Learning-Enhanced Computational Chemistry Simulations and Workflows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Diketopyrrolopyrrole (DPP) Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Jaaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M. Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430655v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Impact of Symmetrical Substitution on the Photodynamics of Sinapate Esters Using Gas-Phase Ultrafast Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Recommendations for Velocity Adjustment in Surface Hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Allais</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasilios G Stavros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04216259v1</w:t>
+                <w:t xml:space="preserve">hal-04389834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface hopping modeling of charge and energy transfer in active environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+                <w:t xml:space="preserve">MLatom 3: A Platform for Machine Learning-Enhanced Computational Chemistry Simulations and Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizete Ventura</w:t>
+                <w:t xml:space="preserve">Peikun Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silmar A Do Monte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuxinxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cp00247k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029466v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the short and long phosphorescence lifetimes of aromatic carbonyls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+                <w:t xml:space="preserve">Understanding the Impact of Symmetrical Substitution on the Photodynamics of Sinapate Esters Using Gas-Phase Ultrafast Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moumita Kar</w:t>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansi Bhati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
+                <w:t xml:space="preserve">Vasilios G Stavros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-023-03020-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (39), pp.8771 - 8779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183783v1</w:t>
+                <w:t xml:space="preserve">hal-04216259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of doubly excited molecular electronic states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Surface hopping modeling of charge and energy transfer in active environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana T Do Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josene M Toldo</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmar A Do Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Plasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sc06990c⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp00247k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102333v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WS22 database, Wigner Sampling and geometry interpolation for configurationally diverse molecular datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+                <w:t xml:space="preserve">On the short and long phosphorescence lifetimes of aromatic carbonyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumita Kar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansi Bhati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-01998-3⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (9), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-023-03020-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005962v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effects on the internal conversion of excited adenine and adenosine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Classification of doubly excited molecular electronic states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp03234e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.4012 - 4026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc06990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496238v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the electronic structure and photophysics of thiophene–diketopyrrolopyrrole derivatives in solution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WS22 database, Wigner Sampling and geometry interpolation for configurationally diverse molecular datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giordano Amoruso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Pinheiro Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03238d⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-01998-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760203v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct structural observation of ultrafast photoisomerization dynamics in sinapate esters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature effects on the internal conversion of excited adenine and adenosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ritam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (141), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (40), pp.27083 - 27093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-022-00757-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cp03234e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839302v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Hydrogen Bond on the Internal Conversion of Photoexcited Adenosine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Probing the electronic structure and photophysics of thiophene–diketopyrrolopyrrole derivatives in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel W Polak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiantao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Amoruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01554⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03238d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709697v1</w:t>
+                <w:t xml:space="preserve">hal-03760203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of molecular photodynamics in long timescales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct structural observation of ultrafast photoisomerization dynamics in sinapate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temitope T. Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M. Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2020.0382⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (141), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-022-00757-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625294v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Surface Hopping for a Polarizable Embedding QM/MM Formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+                <w:t xml:space="preserve">Role of the Hydrogen Bond on the Internal Conversion of Photoexcited Adenosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Mennucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.6194 - 6199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778618v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Kasha fluorescence of pyrene emerges from a dynamic equilibrium between excited states</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of molecular photodynamics in long timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0113908⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380 (2223), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2020.0382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812836v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the heating and cooling of a chromophore after photoexcitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizete Ventura</w:t>
+                <w:t xml:space="preserve">Trajectory Surface Hopping for a Polarizable Embedding QM/MM Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silmar Andrade Do Monte</w:t>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana T. Do Casal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benedetta Mennucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp00686c⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643376v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton-X Platform: New Software Developments for Surface Hopping and Nuclear Ensembles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattia Bondanza</w:t>
+                <w:t xml:space="preserve">Non-Kasha fluorescence of pyrene emerges from a dynamic equilibrium between excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+                <w:t xml:space="preserve">Itamar Borges Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00804⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0113908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797941v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast internal conversion without energy crossing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the heating and cooling of a chromophore after photoexcitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmar Andrade Do Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T. Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp00686c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rechem.2022.100521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03781329v1</w:t>
+                <w:t xml:space="preserve">hal-03643376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Dewar structure modulates protonated azaindole photodynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+                <w:t xml:space="preserve">Newton-X Platform: New Software Developments for Surface Hopping and Nuclear Ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp01056a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.6851-6865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666803v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hessian free method to prevent zero-point energy leakage in classical trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ultrafast internal conversion without energy crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00216⟩</w:t>
+              <w:t xml:space="preserve">Results in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rechem.2022.100521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693785v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diketopyrrolopyrroles to stabilize double excitation and control internal conversion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre-Dewar structure modulates protonated azaindole photodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03533b⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp01056a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790098v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hessian free method to prevent zero-point energy leakage in classical trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625285v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Temperature of an Isolated Molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using diketopyrrolopyrroles to stabilize double excitation and control internal conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0090205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03533b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666814v1</w:t>
+                <w:t xml:space="preserve">hal-03790098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Adjustment in Surface Hopping: Ethylene as a Case Study of the Maximum Error Caused by Direction Choice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00012⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204599v1</w:t>
+                <w:t xml:space="preserve">hal-03625285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Size and Density of Charge-Transfer Excitons Depend on Heterojunction’s Architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining the Temperature of an Isolated Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (10), pp.5458-5474. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0090205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158586v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing the right molecular machine learning potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards developing novel and sustainable molecular light-to-heat converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temitope T Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Alarcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M Woolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc03564a⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.15239-15252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc05077j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354992v1</w:t>
+                <w:t xml:space="preserve">hal-03426788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fewest switches surface hopping with Baeck-An couplings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity Adjustment in Surface Hopping: Ethylene as a Case Study of the Maximum Error Caused by Direction Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13624.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03249607v1</w:t>
+                <w:t xml:space="preserve">hal-03204599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards developing novel and sustainable molecular light-to-heat converters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the Size and Density of Charge-Transfer Excitons Depend on Heterojunction’s Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Alarcan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jack M Woolley</w:t>
+                <w:t xml:space="preserve">Marcio T Do N. Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quan Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Irle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc05077j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (10), pp.5458-5474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426788v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation UV-A Filters: Understanding Their Photodynamics on a Human Skin Mimic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choosing the right molecular machine learning potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c03004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc03564a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153255v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic and charge transfer interactions in tetracene stacked and T-shaped dimers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+                <w:t xml:space="preserve">Fewest switches surface hopping with Baeck-An couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T. Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033272⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13624.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126397v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLatom 2: An Integrative Platform for Atomistic Machine Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuchun Ge</w:t>
+                <w:t xml:space="preserve">Excitonic and charge transfer interactions in tetracene stacked and T-shaped dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. A. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-Xin Xue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Max Pinheiro</w:t>
+                <w:t xml:space="preserve">Adelia J A Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in current chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 379, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (4), pp.044306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41061-021-00339-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0033272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256172v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular excited states through a machine learning lens</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Generation UV-A Filters: Understanding Their Photodynamics on a Human Skin Mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temitope T Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natércia D N Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J L Coxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41570-021-00278-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.337 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c03004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231653v1</w:t>
+                <w:t xml:space="preserve">hal-04153255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Aspects of the Photophysics of UVA Filters Based on Meldrum Derivatives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MLatom 2: An Integrative Platform for Atomistic Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Xin Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c03315⟩</w:t>
+              <w:t xml:space="preserve">Topics in current chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41061-021-00339-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276126v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics in multidimensional complex potential energy surfaces †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+                <w:t xml:space="preserve">Molecular excited states through a machine learning lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sc04197a⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41570-021-00278-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931944v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Origin of the Shift Between Vertical Excitation and Band Maximum in Molecular Photoabsorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josene Toldo</w:t>
+                <w:t xml:space="preserve">Mechanistic Aspects of the Photophysics of UVA Filters Based on Meldrum Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana T Do Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-020-04355-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (25), pp.5499-5508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c03315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612358v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-fly dynamics simulation of dissociative electron attachment to chloroethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1412 (17), pp.172010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/17/172010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Absorption Cross Sections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bao-Xin Xue</w:t>
+                <w:t xml:space="preserve">Nonadiabatic dynamics in multidimensional complex potential energy surfaces †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavlo O. Dral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c05310⟩</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sc04197a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948858v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation UV-A Filters: Understanding their Photodynamics on a Human Skin Mimic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Origin of the Shift Between Vertical Excitation and Band Maximum in Molecular Photoabsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-020-04355-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063764v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generality of the GUGA MRCI Approach in COLUMBUS for Treating Complex Quantum Chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning for Absorption Cross Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Xin Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O. Dral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5144267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c05310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612344v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Excitation by Sunlight in Mixed Quantum-Classical Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Generation UV-A Filters: Understanding their Photodynamics on a Human Skin Mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temitope T Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natércia D N Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J L Coxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908248v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Dynamics of Charge-Transfer States Using the Anthracene-Tetracyanoethylene Complex as Prototype</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">The Generality of the GUGA MRCI Approach in COLUMBUS for Treating Complex Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Shepard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell M Pitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01900⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (13), pp.134110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5144267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612347v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Aggregation on the Photophysics of Spiro-bridged Heterotriangulenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Excitation by Sunlight in Mixed Quantum-Classical Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202003504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908330v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of benzene excimer formation from the parallel-displaced dimer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonadiabatic Dynamics of Charge-Transfer States Using the Anthracene-Tetracyanoethylene Complex as Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhan Siddique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonghua Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélia Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06354K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (17), pp.3347-3357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965447v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Spin-Exchange Internal Conversion: Practical Proxies for Diabatic and Nonadiabatic Couplings</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Impact of Aggregation on the Photophysics of Spiro-bridged Heterotriangulenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias A Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Shan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph M Schüsslbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00923⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202003504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288617v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Electron Transfer in an Organic Reaction via Chemical Group Modification of the Photocatalyst</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of benzene excimer formation from the parallel-displaced dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongtong Yang</w:t>
+                <w:t xml:space="preserve">Thiago Messias Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
+                <w:t xml:space="preserve">Andre Pessoa Galliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J A Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01970⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.13916-13924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06354K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288619v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Photoinduced Dynamics of 1,3-Cyclohexadiene Using XMS-CASPT2 Surface Hopping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+                <w:t xml:space="preserve">Mechanism of Spin-Exchange Internal Conversion: Practical Proxies for Diabatic and Nonadiabatic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Knowles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (7), pp.3929-3940. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00396⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.1503-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288616v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Intersystem Crossing of Fluorescent Molecule via Single Functional Group Modification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xing Gao</w:t>
+                <w:t xml:space="preserve">Ultrafast Photoinduced Dynamics of 1,3-Cyclohexadiene Using XMS-CASPT2 Surface Hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iakov Polyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Hutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guozhen Zhang</w:t>
+                <w:t xml:space="preserve">Peter Knowles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.3929-3940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288787v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly dynamics simulations of transient anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulating Electron Transfer in an Organic Reaction via Chemical Group Modification of the Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kossoski</w:t>
+                <w:t xml:space="preserve">Li Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
+                <w:t xml:space="preserve">Tongtong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barbatti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (22), pp.224104. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.5634-5639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5130547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612332v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Formation of H-bonded Ion Pair in HCFC-133a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Intersystem Crossing of Fluorescent Molecule via Single Functional Group Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+                <w:t xml:space="preserve">Jun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thayana Maria Lopes de Lima</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guozhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b12482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.1388-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288785v1</w:t>
+                <w:t xml:space="preserve">hal-02288787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Excited-State Isomerization and Decay Paths in cis-Cyclobiazobenzene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-fly dynamics simulations of transient anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng-Shuo Zhang</w:t>
+                <w:t xml:space="preserve">M. T. Do N. Varella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zi-Wen Li</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04372⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (22), pp.224104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5130547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288622v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Excited-State Dynamics with Machine Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
+                <w:t xml:space="preserve">Photoinduced Formation of H-bonded Ion Pair in HCFC-133a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayana Maria Lopes de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Thiel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Railton Barbosa de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayana Maria Lopes de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (10), pp.1953-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b12482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965451v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multireference Approaches for Excited States of Molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective Excited-State Isomerization and Decay Paths in cis-Cyclobiazobenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélia J A Aquino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Felix Plasser</w:t>
+                <w:t xml:space="preserve">Teng-Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi-Wen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hai Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (29), pp.6144-6151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965456v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of hydrogen bonding on the nonadiabatic dynamics of a thymine-water cluster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Multireference Approaches for Excited States of Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Nachtigallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélia J A Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (15), pp.7293-7361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2018.07.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01965455v1</w:t>
+                <w:t xml:space="preserve">hal-01965456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics simulations of photoexcited urocanic acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lasse Spörkel</w:t>
+                <w:t xml:space="preserve">Nonadiabatic Excited-State Dynamics with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 515, pp.521-534</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (19), pp.5660-5663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965450v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Ensemble Approach with Importance Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+                <w:t xml:space="preserve">The effect of hydrogen bonding on the nonadiabatic dynamics of a thymine-water cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhan Siddique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J.A. Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 515, pp.472-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2018.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965459v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances and Perspectives on Nonadiabatic Mixed Quantum–Classical Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+                <w:t xml:space="preserve">Nonadiabatic dynamics simulations of photoexcited urocanic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Spörkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 515, pp.521-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965458v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of CF3Cl: Quenching of Charged Fragments Is Caused by Nonadiabatic Effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear Ensemble Approach with Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábris Kossoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (9), pp.4844-4855. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.3173-3183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965454v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersystem crossing dynamics in singly substituted thiouracil studied by time-resolved photoelectron spectroscopy: Micro-environmental effects due to sulfur position</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">Recent Advances and Perspectives on Nonadiabatic Mixed Quantum–Classical Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (15), pp.7026-7068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965453v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Near-Edge X-ray Absorption Fine Structure Study of Condensed Polyacenes</w:t>
+                <w:t xml:space="preserve">Photochemistry of CF3Cl: Quenching of Charged Fragments Is Caused by Nonadiabatic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L M Rocco</w:t>
+                <w:t xml:space="preserve">Vanessa C de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Häming</w:t>
+                <w:t xml:space="preserve">Railton B de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E V de Moura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbatti</w:t>
+                <w:t xml:space="preserve">Gessenildo P. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B Rocha</w:t>
+                <w:t xml:space="preserve">Glauco F Bauerfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (50), pp.28692-28701. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.4844-4855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b08945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965448v1</w:t>
+                <w:t xml:space="preserve">hal-01965454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Enhanced Triplet Decay of Thionucleobase by Glycosylation and Rate-Modulating Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Intersystem crossing dynamics in singly substituted thiouracil studied by time-resolved photoelectron spectroscopy: Micro-environmental effects due to sulfur position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Mohamadzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (24), pp.16428-16436</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 515, pp.572-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965457v1</w:t>
+                <w:t xml:space="preserve">hal-01965453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-state model for the Photo-Fries rearrangement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josene Toldo</w:t>
+                <w:t xml:space="preserve">High-Resolution Near-Edge X-ray Absorption Fine Structure Study of Condensed Polyacenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L M Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Häming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E V de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (50), pp.28692-28701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b08945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP03777E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288764v1</w:t>
+                <w:t xml:space="preserve">hal-01965448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Dynamics of Cycloparaphenylenes with TD-DFTB Surface Hopping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of Enhanced Triplet Decay of Thionucleobase by Glycosylation and Rate-Modulating Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (24), pp.16428-16436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288771v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photophysics of naphthalene dimers controlled by sulfur bridge oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael O Wolf</w:t>
+                <w:t xml:space="preserve">Nonadiabatic Dynamics of Cycloparaphenylenes with TD-DFTB Surface Hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Bardeen</w:t>
+                <w:t xml:space="preserve">Saadullah G Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Casanova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (7), pp.4941-4950. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.5846-5860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SC01285C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288763v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Factors for Triplet Fusion Reaction of Singlet Oxygen Photosensitization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">A three-state model for the Photo-Fries rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene Toldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo F. B. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02574⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (19), pp.19103-19108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP03777E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288769v1</w:t>
+                <w:t xml:space="preserve">hal-02288764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divide-to-Conquer: A Kinetic Model for Singlet Oxygen Photosensitization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">The photophysics of naphthalene dimers controlled by sulfur bridge oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clàudia Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Bardeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (7), pp.4941-4950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC01285C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288768v1</w:t>
+                <w:t xml:space="preserve">hal-02288763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Spin-Orbit Couplings with Linear-Response Time-Dependent Density Functional Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Spatial Factors for Triplet Fusion Reaction of Singlet Oxygen Photosensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00915⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (21), pp.5456-5460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288755v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Decay of the Triplet State of Thionucleobases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Divide-to-Conquer: A Kinetic Model for Singlet Oxygen Photosensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP02050C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.5528-5538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288760v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Dynamics of Cycloparaphenylenes with TD-DFTB Surface Hopping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felix Plasser</w:t>
+                <w:t xml:space="preserve">Evaluation of Spin-Orbit Couplings with Linear-Response Time-Dependent Density Functional Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A. Niehaus</w:t>
+                <w:t xml:space="preserve">Daniele Fazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (12), pp.5846--5860. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01000⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.515-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774209v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot and Cold Charge-Transfer Mechanisms in Organic Photovoltaics: Insights into the Excited States of Donor/Acceptor Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fazzi</w:t>
+                <w:t xml:space="preserve">On the Decay of the Triplet State of Thionucleobases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02144⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.12674-12682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02050C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288766v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Schiff base photoswitching - a non-adiabatic molecular dynamics study of substituent effect on excited state proton transfer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonadiabatic Dynamics of Cycloparaphenylenes with TD-DFTB Surface Hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadullah G. Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifaat H. Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Plasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp08545h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.5846--5860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774190v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Schiff Base Photoswitching -non- adiabatic molecular dynamics study of substituent ef- fect on Excited State Proton Transfer †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jankowska</w:t>
+                <w:t xml:space="preserve">Hot and Cold Charge-Transfer Mechanisms in Organic Photovoltaics: Insights into the Excited States of Donor/Acceptor Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Sobolewski</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp08545h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (19), pp.4727-4734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288759v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Excitations of Halons UV Excitations of Halons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
+                <w:t xml:space="preserve">Tailoring the Schiff base photoswitching - a non-adiabatic molecular dynamics study of substituent effect on excited state proton transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sadlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej L. Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967170⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.5318--5325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp08545h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288821v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the State Trapping of UV-Excited 2 Thymine 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">Tailoring the Schiff Base Photoswitching -non- adiabatic molecular dynamics study of substituent ef- fect on Excited State Proton Transfer †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayashree Nagesh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Sadlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Sobolewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (11), pp.1603. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.5318-5325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21111603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp08545h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288823v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of CH 3 Cl: Dissociation and CH···Cl Hydrogen Bond Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Glauco F Bauerfeldt</w:t>
+                <w:t xml:space="preserve">New Insights into the State Trapping of UV-Excited 2 Thymine 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Nagesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur F Izmaylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21111603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288610v1</w:t>
+                <w:t xml:space="preserve">hal-02288823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Role of Hot Charge-Transfer States in Molecular Aggregates via Nonadiabatic Dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photochemistry of CH 3 Cl: Dissociation and CH···Cl Hydrogen Bond Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa C de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Railton B de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel F V Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauco F Bauerfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 138 (13), pp.4502-4511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b13210⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 138 (1), pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288606v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Auxochromic Properties of the Guanidinium Group</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+                <w:t xml:space="preserve">Unveiling the Role of Hot Charge-Transfer States in Molecular Aggregates via Nonadiabatic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (13), pp.4502-4511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b13210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415845v1</w:t>
+                <w:t xml:space="preserve">hal-02288606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different initial condition samplings on photodynamics and spectrum of pyrrole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV Excitations of Halons UV Excitations of Halons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman O Alyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadullah G Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kakali Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.25049⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (18), pp.184306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4967170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288605v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Auxochromic Properties of Guanidinium Group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Insights on the Auxochromic Properties of the Guanidinium Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Antol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Glasovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Margetić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (36), pp.7088-7100. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+              <w:t xml:space="preserve">, 2016, 120 (36), pp.7088--7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288817v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Replacing Different Oxygen of Thymine with Sulfur Causes Distinct Absorption and Intersystem Crossing?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of different initial condition samplings on photodynamics and spectrum of pyrrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kakali Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05110⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (10), pp.762-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.25049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288816v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Replacing Different Oxygens of Thymine with Sulfur Causes Distinct Absorption and Intersystem Crossing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuming Bai</w:t>
+                <w:t xml:space="preserve">Insights on the Auxochromic Properties of Guanidinium Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Antol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Glasovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Margetić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (32), pp.6342--6350. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05110⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (36), pp.7088-7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415147v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of CH3Cl: Dissociation and CH center dot center dot center dot Cl Hydrogen Bond Formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Replacing Different Oxygen of Thymine with Sulfur Causes Distinct Absorption and Intersystem Crossing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (32), pp.6342-6350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415143v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady and time-resolved photoelectron spectra based on nuclear ensembles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+                <w:t xml:space="preserve">Why Replacing Different Oxygens of Thymine with Sulfur Causes Distinct Absorption and Intersystem Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (10), pp.5037-5049. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (32), pp.6342--6350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288820v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV excitations of halons</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photochemistry of CH3Cl: Dissociation and CH center dot center dot center dot Cl Hydrogen Bond Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa C. De Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Railton B. De Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel F. V. Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauco F. Bauerfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967170⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (1), pp.272--280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415841v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the State Trapping of UV-Excited Thymine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Steady and time-resolved photoelectron spectra based on nuclear ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilmer Arbelo-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), pp.5037-5049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415840v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-photoexcitation and ultrafast dynamics of HCFC-132b (CF 2 ClCH 2 Cl)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silmar Andrade Do Monte</w:t>
+                <w:t xml:space="preserve">UV excitations of halons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman O. Alyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadullah G. Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifaat H. Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24260⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (18), pp.184306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4967170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288778v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ultrafast exciton deactivation in oligothiophenes via nonadiabatic dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Insights into the State Trapping of UV-Excited Thymine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuming Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Nagesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur F. Izmaylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415151v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and Fluorescence Spectra of Poly(p-phenylenevinylene) (PPV) Oligomers: An ab Initio Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+                <w:t xml:space="preserve">UV-photoexcitation and ultrafast dynamics of HCFC-132b (CF 2 ClCH 2 Cl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizete Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmar Andrade Do Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp508512s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (7), pp.675-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415157v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why water makes 2-aminopurine fluorescent?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption and Fluorescence Spectra of Poly(p-phenylenevinylene) (PPV) Oligomers: An ab Initio Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago M. Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp01151e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (9), pp.1787--1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508512s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415156v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-State Proton Transfer Can Tune the Color of Protein Fluorescent Markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kakali Sen</w:t>
+                <w:t xml:space="preserve">Modeling ultrafast exciton deactivation in oligothiophenes via nonadiabatic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Thiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodorico C. Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500744⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.7787--7799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00019j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01415155v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of methyl hypobromite (CH 3 OBr): excited states and photoabsorption spectrum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why water makes 2-aminopurine fluorescent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA18578E⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (23), pp.15452--15459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01151e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288608v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise double excited-state proton transfer is not possible in 7-azaindole dimer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nawee Kungwan</w:t>
+                <w:t xml:space="preserve">Excited-State Proton Transfer Can Tune the Color of Protein Fluorescent Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiana T. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kakali Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodorico C. Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (16), pp.3444--3449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sc01902h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415162v1</w:t>
+                <w:t xml:space="preserve">hal-01415155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of tautomers in the UV absorption of urocanic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photochemistry of methyl hypobromite (CH 3 OBr): excited states and photoabsorption spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Stojanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gessenildo Pereira Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadullah G Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifaat H Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02142c⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (117), pp.97003-97015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA18578E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415210v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state intermolecular proton transfer reactions of 7-azaindole(MeOH)(n) (n = 1-3) clusters in the gas phase: on-the-fly dynamics simulation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Stepwise double excited-state proton transfer is not possible in 7-azaindole dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawee Kungwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2059936⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (10), pp.5762--5767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc01902h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415196v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Dynamics of Uracil: Population Split among Different Decay Mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Excited-state intermolecular proton transfer reactions of 7-azaindole(MeOH)(n) (n = 1-3) clusters in the gas phase: on-the-fly dynamics simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rathawat Daengngern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawee Kungwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolschann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pavel Hobza</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (21), pp.5247--5255. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 115 (49), pp.14129--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2059936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp201327w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415211v1</w:t>
+                <w:t xml:space="preserve">hal-01415196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the excitation spectrum of azomethane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Nonadiabatic Dynamics of Uracil: Population Split among Different Decay Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Nachtigallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw J. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Hobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (21), pp.5247--5255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp201327w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01415209v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Active Space on CASSCF Nonadiabatic Dynamics Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of tautomers in the UV absorption of urocanic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.22978⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.4686--4692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02142c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01415198v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics with trajectory surface hopping method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the excitation spectrum of azomethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcms.64⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 380 (1-3), pp.9--16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2010.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415205v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamical simulations of cytosine: characterization of the ultrafast bi-exponential UV deactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Active Space on CASSCF Nonadiabatic Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw J. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp01327g⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (13), pp.3307--3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.22978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415213v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization potentials of adenine along the internal conversion pathways</w:t>
+                <w:t xml:space="preserve">Nonadiabatic dynamics with trajectory surface hopping method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp21350d⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (4), pp.620--633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcms.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415204v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of UV-Excited Imidazole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodynamical simulations of cytosine: characterization of the ultrafast bi-exponential UV deactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Susanne Ullrich</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw J. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Nachtigallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201100453⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (13), pp.6145--6155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01327g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01415197v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr(CO)(6) photochemistry: Semi-classical study of UV absorption spectral intensities and dynamics of photodissociation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionization potentials of adenine along the internal conversion pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3582914⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (34), pp.15492--15500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21350d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415212v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decay mechanism of photoexcited guanine - A nonadiabatic dynamics study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Dynamics of UV-Excited Imidazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas L. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3521498⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (17), pp.3365--3375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201100453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415206v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Molecular Dynamics Study of the cis-trans Photoisomerization of Azobenzene Excited to the S-1 State</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiri Pittner</w:t>
+                <w:t xml:space="preserve">Cr(CO)(6) photochemistry: Semi-classical study of UV absorption spectral intensities and dynamics of photodissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Lischka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2013094⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (16), pp.164305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3582914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415199v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state non-adiabatic dynamics simulations of pyrrole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">The decay mechanism of photoexcited guanine - A nonadiabatic dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw J. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia J. A. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Nachtigallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lischka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirjana Eckert-Maksic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (1), pp.014304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3521498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970802665639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513244v1</w:t>
+                <w:t xml:space="preserve">hal-01415206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonadiabatic Molecular Dynamics Study of the cis-trans Photoisomerization of Azobenzene Excited to the S-1 State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Pederzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Pittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (41), pp.11136--11143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2013094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excited-state non-adiabatic dynamics simulations of pyrrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Vazdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Eckert-Maksic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (08-12), pp.845-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970802665639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Event by event analysis of collision induced cluster ion fragmentation: sequential monomer evaporation versus fission reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.4263-4266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15724,658 +15996,658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited-state dynamics with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pavlo O. Dral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Chemistry in the Age of Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.329-353, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90049-2.00008-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Density Functional Theory: from the Fundamentals to Nonadiabatic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leticia Gonzalez; Roland Lindh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Chemistry and Dynamics of Excited States: Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978-1-119-41775-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Hopping Dynamics with DFT Excited States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Crespo-Otero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferré, N. and Filatov, M. and HuixRotllant, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density-Functional Methods for Excited States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368, pp.415--444, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids I Nucleobases in the Gas Phase and in Solvents Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carlos Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbatti, M. and Borin, A. C. and Ullrich, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids I: Nucleobases in the Gas Phase and in Solvents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 355, pp.V--VI, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Processes in Nucleic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carlos Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbatti, M. and Borin, A. C. and Ullrich, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids I: Nucleobases in the Gas Phase and in Solvents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 355, pp.1--32, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids II DNA Fragments and Phenomenological Aspects Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Carlos Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ullrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbatti, M. and Borin, A. C. and Ullrich, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoinduced Phenomena in Nucleic Acids Ii: Dna Fragments and Phenomenological Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 356, pp.V--VI, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16385,283 +16657,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELTS: Fully Automated Active Learning for Fewest-Switches Surface Hopping Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Oliveira Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Souza Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidhan Chandra Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo O Dral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULaMDyn: Enhancing Excited-State Dynamics Analysis Through Streamlined Unsupervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pinheiro Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus O Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidhan Chandra Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId496"/>
+      <w:footerReference w:type="default" r:id="rId505"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16729,51 +17001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77F5BE03"/>
+    <w:nsid w:val="87AFC7E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16960,51 +17232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-barbatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9336-6607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183567315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5647-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir Hafeez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Mattos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea M Ibele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp04083c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Chandra Garain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Oliveira Bispo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503299" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sanders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-026-01963-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson A Tomaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Mukherjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0297596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0455" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Martinka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Hou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Martyka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Pittner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Ge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jankowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01636-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely G F de Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Souza Mattos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M Toldo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol Ho Choi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Woolley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia D N Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Groves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04803b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L E Cigrang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile F E Curchod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Ingle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kelly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Mannouch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Yoshinaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R Rocha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00840a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas S&#252;lzner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dd00374h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2025.2601922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Robert Vogt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Persico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Plasser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lischka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shepard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter G Szalay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Pitzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Mattos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00783" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Lassmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01349" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Parolin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Granucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03947E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorrick Boeije" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02373k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoting Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhsuan Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfang Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingheng Deng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongmei Ma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00875h" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Pios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02364a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaaidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27547" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01159" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O Dral" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peikun Zheng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxinxin Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01203" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana T Do Casal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizete Ventura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmar A Do Monte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00247k" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Kar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bhati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03020-w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06990c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro Jr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-01998-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritam Mansour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03234e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760203v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W Polak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiantao Hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Amoruso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03238d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01554" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges Jr." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Aquino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0113908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmar Andrade Do Monte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana T. Do Casal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene Toldo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00686c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crespo-Otero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00804" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100521" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01056a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693785v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00216" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03533b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090205" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158586v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio T Do N. Varella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Vuong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Irle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Niehaus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10762" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc03564a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13624.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T Abiola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Alarcan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05077j" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04153255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#233;rcia D N Rodrigues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Ho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J L Coxon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c03004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. A. Valente" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J A Aquino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033272" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Xin Xue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-021-00339-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231653v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00278-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276126v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03315" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc04197a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612358v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Bai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-020-04355-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kossoski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barbatti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/17/172010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948858v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O. Dral" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c05310" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Casey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Szalay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Siddique" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Cui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lia Aquino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01900" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908330v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Krug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wagner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Schaub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shan Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M Sch&#252;sslbauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003504" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Messias Cardozo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pessoa Galliez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06354K" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288617v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00923" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288619v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01970" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288616v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Polyak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Hutton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00396" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00286" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612332v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kossoski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Do N. Varella" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbatti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130547" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessenildo Pereira Rodrigues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayana Maria Lopes de Lima" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton Barbosa de Andrade" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b12482" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288622v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Shuo Zhang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Wen Li" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Fang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hai Fang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04372" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965451v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Thiel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965456v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Nachtigallova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lia J A Aquino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00244" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Das" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J.A. Aquino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.07.050" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Tuna" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Sp&#246;rkel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00577" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C de Medeiros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton B de Andrade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessenildo P. Rodrigues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco F Bauerfeldt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00457" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965453v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Mohamadzade" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ullrich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965448v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L M Rocco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;ming" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E V de Moura" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Rocha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08945" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965457v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F. B. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03777E" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288771v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadullah G Aziz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifaat H Hilal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01000" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288763v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia Climent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Wolf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bardeen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casanova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC01285C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288769v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02574" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288768v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00619" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288755v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fazzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00915" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288760v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02050C" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774209v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Stojanovic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadullah G. Aziz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifaat H. Hilal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Niehaus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288766v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02144" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774190v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej L. Sobolewski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08545h" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288759v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sobolewski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288821v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman O Alyoubi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967170" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Nagesh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur F Izmaylov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111603" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288610v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel F V Leit&#227;o" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10573" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288606v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13210" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Antol" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Glasovac" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Margeti&#263;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05180" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288605v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakali Sen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25049" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288816v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05110" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415147v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415143v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. De Medeiros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton B. De Andrade" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel F. V. Leitao" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco F. Bauerfeldt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288820v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Arbelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00704" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415841v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman O. Alyoubi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415840v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur F. Izmaylov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288778v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24260" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415151v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00019j" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415157v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Cardozo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J. A. Aquino" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508512s" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415156v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01151e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana T. Mancini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodorico C. Ramalho" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500744" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZVC0993-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288608v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA18578E" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415162v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawee Kungwan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01902h" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415210v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02142c" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415196v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathawat Daengngern" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolschann" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2059936" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415211v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw J. Szymczak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Hobza" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201327w" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415209v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.08.013" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9125J13-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415198v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22978" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKM54K5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415205v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.64" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CR86VHH9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415213v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01327g" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415204v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21350d" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415197v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L. Evans" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100453" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRG870PK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415212v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582914" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415206v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521498" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pederzoli" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pittner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2013094" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513244v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vazdar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Eckert-Maksic" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970802665639" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009876v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farizon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farizon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794423v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ullah" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Dral" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90049-2.00008-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03016211v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Quantum+Chemistry+and+Dynamics+of+Excited+States:+Methods+and+Applications-p-9781119417750" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415144v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415160v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Borin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415161v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415159v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359785v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820823v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus O Bispo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-barbatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9336-6607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183567315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2XyWlWcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5647-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616784v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana G de Abrantes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M Toldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir Hafeez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Mattos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea M Ibele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp04083c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidhan Chandra Garain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Oliveira Bispo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Gabriel Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Chagas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Martyka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O Dral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6fd00061d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sanders" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-026-01963-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson A Tomaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Mukherjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0297596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2025-0455" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Martinka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Hou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Pittner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jankowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01636-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely G F de Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Souza Mattos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol Ho Choi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01529" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Woolley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia D N Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Groves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04803b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L E Cigrang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile F E Curchod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Ingle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kelly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Mannouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Yoshinaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R Rocha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00840a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas S&#252;lzner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02202" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dd00374h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2025.2601922" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Robert Vogt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Persico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01697" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Plasser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lischka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shepard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter G Szalay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Pitzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02047" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Lassmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demoulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01349" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Mattos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00783" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Parolin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Granucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03947E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorrick Boeije" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203636" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02373k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoting Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhsuan Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfang Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingheng Deng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongmei Ma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00875h" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Pios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00468" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02364a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaaidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27547" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01159" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peikun Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxinxin Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana T Do Casal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizete Ventura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmar A Do Monte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00247k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Kar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bhati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-023-03020-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102333v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06990c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pinheiro Jr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-01998-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritam Mansour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp03234e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W Polak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiantao Hu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Amoruso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03238d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0382" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04756" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Braun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges Jr." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Aquino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0113908" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643376v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmar Andrade Do Monte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana T. Do Casal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene Toldo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00686c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crespo-Otero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00804" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100521" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01056a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00216" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03533b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666814v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090205" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T Abiola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Alarcan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05077j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204599v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio T Do N. Varella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Vuong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Irle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Niehaus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10762" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc03564a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13624.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. A. Valente" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J A Aquino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033272" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04153255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#233;rcia D N Rodrigues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Ho" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J L Coxon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c03004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256172v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Xin Xue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-021-00339-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231653v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41570-021-00278-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03315" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kossoski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barbatti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/17/172010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bris Kossoski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc04197a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612358v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Bai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-020-04355-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo O. Dral" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c05310" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Casey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Szalay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5144267" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00501" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612347v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Siddique" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Cui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lia Aquino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01900" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908330v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Krug" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wagner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Schaub" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shan Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M Sch&#252;sslbauer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003504" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Messias Cardozo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pessoa Galliez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06354K" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288617v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00923" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288616v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Polyak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Hutton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00396" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288619v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Yang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01970" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00286" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612332v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kossoski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Do N. Varella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbatti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130547" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288785v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessenildo Pereira Rodrigues" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayana Maria Lopes de Lima" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton Barbosa de Andrade" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b12482" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288622v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Shuo Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Wen Li" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Fang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hai Fang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04372" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965456v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Nachtigallova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lia J A Aquino" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00244" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965451v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Thiel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965455v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Das" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J.A. Aquino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.07.050" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965450v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Tuna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Sp&#246;rkel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965459v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965458v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00577" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965454v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C de Medeiros" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton B de Andrade" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessenildo P. Rodrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco F Bauerfeldt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00457" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965453v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Mohamadzade" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ullrich" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965448v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L M Rocco" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;ming" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E V de Moura" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Rocha" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08945" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadullah G Aziz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifaat H Hilal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01000" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288764v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F. B. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03777E" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288763v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia Climent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Wolf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bardeen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casanova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC01285C" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288769v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02574" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00619" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288755v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fazzi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00915" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288760v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02050C" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774209v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Stojanovic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadullah G. Aziz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifaat H. Hilal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Niehaus" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288766v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02144" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774190v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej L. Sobolewski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08545h" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sobolewski" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288823v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Nagesh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur F Izmaylov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111603" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288610v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel F V Leit&#227;o" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10573" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288606v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13210" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288821v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman O Alyoubi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967170" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415845v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Antol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Glasovac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Margeti&#263;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05180" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288605v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakali Sen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25049" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288817v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288816v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05110" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415147v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. De Medeiros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Railton B. De Andrade" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel F. V. Leitao" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco F. Bauerfeldt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288820v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Arbelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00704" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415841v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman O. Alyoubi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415840v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur F. Izmaylov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288778v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24260" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415157v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Cardozo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia J. A. Aquino" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508512s" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00019j" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415156v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01151e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415155v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana T. Mancini" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodorico C. Ramalho" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500744" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZVC0993-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02288608v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA18578E" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415162v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawee Kungwan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01902h" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415196v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathawat Daengngern" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolschann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2059936" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415211v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw J. Szymczak" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Hobza" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201327w" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415210v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02142c" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415209v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2010.08.013" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9125J13-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415198v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22978" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKM54K5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415205v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.64" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CR86VHH9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415213v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01327g" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415204v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21350d" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415197v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L. Evans" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100453" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRG870PK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415212v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582914" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415206v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521498" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415199v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pederzoli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pittner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2013094" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513244v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vazdar" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Eckert-Maksic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970802665639" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009876v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farizon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farizon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794423v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Ullah" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Dral" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90049-2.00008-1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03016211v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Quantum+Chemistry+and+Dynamics+of+Excited+States:+Methods+and+Applications-p-9781119417750" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415144v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415160v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Borin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415161v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415159v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359785v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820823v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus O Bispo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>