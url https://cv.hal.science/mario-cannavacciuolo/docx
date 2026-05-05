--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIO CANNAVACCIUOLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mario-cannavacciuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8996-6407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121919284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is lecturer in Ecole Supérieure des Agricultures (Angers, France). Having a background in Soil Biology and Soil Ecology. He performed a PhD in Biodiversity and spatial distribution of earthworm fauna in a grassland in 1998. Initially he studied effect of earthworm bioturbation on soil characteristics, he has developed strong skills in statistics and data analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the impact of agricultural practices on soil physical properties and soil fauna. He’s developing levabag an indicator for farmers to assess the capacity of an agricultural soil to degrade fresh organic matter. He teaches at master level courses mainly on statistics and data analysis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effects of faba bean and endogeic earthworms on soil microbial activity in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103510. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Impact of biogas digestates on soil microbiota in agriculture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Ecological Research, 21 (1), pp.625-625. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01554-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the impact of biogas digestates on the microbiological quality of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.169-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biogas digestates on soil microbiota in agriculture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (5), pp.3265-3288. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01451-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for assessing the flowering duration and dynamics of the complex umbellate of fennel in seed production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179 (1), pp.134-144. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Complementarity Effect of Legume Intercrop by Earthworm Facilitation for Wheat Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José F Cobo-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/jas.v10n12p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.25-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (5-6), pp.488-495. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.488 - 495. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (2), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Demeusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vn44-qj98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simulation for modelling the topology of earthworm burrow systems and their effects on macropore flow in experimental soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Alphitobius diaperinus (Panzer) (Coleoptera: Tenebrionidae) in the soil of a poultry house along a breeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the study of earthworm distribution in grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1-3), pp.345-349. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00087-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary succession on glacier forelands in the subantarctic Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3237225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing service plant for intercropping with rapeseed based on plant-plant and plant-soil interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Society for Agronomy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures d'Angers (ESA d'Angers). Angers, FRA., Nov 2014, Angers, France. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R dans un Environnement Pédagogique Virtuel (EPV) : démarche pédagogique et retour d'expérience dans une école d'ingénieurs en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil biodiversity in soil quality monitoring: earthworm results of RMQS BioDiv program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need of meta-database for storing and managing large amount of soil biological data: EcoBioSoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage and analyse a large biodiversity data set: the case of the regional ‘RMQS Biodiv' experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: a software tool to manage biodiversity's data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: A software tool to manage biodiversity's data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation des lombriciens et fonctionnement du sol : études tridimensionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CAREN ‘Visualisation des données en 3D'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prevost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between crop diversity and earthworm community improve crop yields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrInnov : a national participative project with farmers to transfer an operational set of biological indicators to soil users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vérame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. , 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring N transfer in annual intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESA Congress, European Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIO CANNAVACCIUOLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mario-cannavacciuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8996-6407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121919284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is lecturer in Ecole Supérieure des Agricultures (Angers, France). Having a background in Soil Biology and Soil Ecology. He performed a PhD in Biodiversity and spatial distribution of earthworm fauna in a grassland in 1998. Initially he studied effect of earthworm bioturbation on soil characteristics, he has developed strong skills in statistics and data analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the impact of agricultural practices on soil physical properties and soil fauna. He’s developing levabag an indicator for farmers to assess the capacity of an agricultural soil to degrade fresh organic matter. He teaches at master level courses mainly on statistics and data analysis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Impact of biogas digestates on soil microbiota in agriculture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Ecological Research, 21 (1), pp.625-625. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01554-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the impact of biogas digestates on the microbiological quality of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.169-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effects of faba bean and endogeic earthworms on soil microbial activity in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103510. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biogas digestates on soil microbiota in agriculture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (5), pp.3265-3288. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01451-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for assessing the flowering duration and dynamics of the complex umbellate of fennel in seed production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179 (1), pp.134-144. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Complementarity Effect of Legume Intercrop by Earthworm Facilitation for Wheat Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José F Cobo-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/jas.v10n12p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.25-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.488 - 495. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (2), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Demeusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vn44-qj98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (5-6), pp.488-495. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simulation for modelling the topology of earthworm burrow systems and their effects on macropore flow in experimental soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Alphitobius diaperinus (Panzer) (Coleoptera: Tenebrionidae) in the soil of a poultry house along a breeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the study of earthworm distribution in grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1-3), pp.345-349. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00087-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary succession on glacier forelands in the subantarctic Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3237225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing service plant for intercropping with rapeseed based on plant-plant and plant-soil interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Society for Agronomy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures d'Angers (ESA d'Angers). Angers, FRA., Nov 2014, Angers, France. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R dans un Environnement Pédagogique Virtuel (EPV) : démarche pédagogique et retour d'expérience dans une école d'ingénieurs en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need of meta-database for storing and managing large amount of soil biological data: EcoBioSoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil biodiversity in soil quality monitoring: earthworm results of RMQS BioDiv program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage and analyse a large biodiversity data set: the case of the regional ‘RMQS Biodiv' experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: a software tool to manage biodiversity's data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: A software tool to manage biodiversity's data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation des lombriciens et fonctionnement du sol : études tridimensionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CAREN ‘Visualisation des données en 3D'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between crop diversity and earthworm community improve crop yields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prevost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrInnov : a national participative project with farmers to transfer an operational set of biological indicators to soil users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vérame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. , 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring N transfer in annual intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESA Congress, European Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52B76148"/>
+    <w:nsid w:val="71719151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-cannavacciuolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8996-6407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121919284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Drut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Oddos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01554-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03969854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03672071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01451-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Raveneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guerry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v10n12p1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trehen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00087-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH6BDK9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3237225" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Fadil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J&#233;gou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-cannavacciuolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8996-6407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121919284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01554-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03969854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Drut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Oddos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03672071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01451-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Raveneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guerry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v10n12p1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trehen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00087-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH6BDK9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3237225" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Fadil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J&#233;gou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>