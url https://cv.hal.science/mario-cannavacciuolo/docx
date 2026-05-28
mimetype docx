--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIO CANNAVACCIUOLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mario-cannavacciuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8996-6407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121919284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is lecturer in Ecole Supérieure des Agricultures (Angers, France). Having a background in Soil Biology and Soil Ecology. He performed a PhD in Biodiversity and spatial distribution of earthworm fauna in a grassland in 1998. Initially he studied effect of earthworm bioturbation on soil characteristics, he has developed strong skills in statistics and data analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the impact of agricultural practices on soil physical properties and soil fauna. He’s developing levabag an indicator for farmers to assess the capacity of an agricultural soil to degrade fresh organic matter. He teaches at master level courses mainly on statistics and data analysis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Impact of biogas digestates on soil microbiota in agriculture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Ecological Research, 21 (1), pp.625-625. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01554-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the impact of biogas digestates on the microbiological quality of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.169-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effects of faba bean and endogeic earthworms on soil microbial activity in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103510. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biogas digestates on soil microbiota in agriculture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (5), pp.3265-3288. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01451-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for assessing the flowering duration and dynamics of the complex umbellate of fennel in seed production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179 (1), pp.134-144. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Complementarity Effect of Legume Intercrop by Earthworm Facilitation for Wheat Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José F Cobo-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/jas.v10n12p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.25-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.488 - 495. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (2), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Demeusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vn44-qj98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (5-6), pp.488-495. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simulation for modelling the topology of earthworm burrow systems and their effects on macropore flow in experimental soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Alphitobius diaperinus (Panzer) (Coleoptera: Tenebrionidae) in the soil of a poultry house along a breeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the study of earthworm distribution in grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1-3), pp.345-349. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00087-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary succession on glacier forelands in the subantarctic Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3237225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing service plant for intercropping with rapeseed based on plant-plant and plant-soil interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Society for Agronomy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures d'Angers (ESA d'Angers). Angers, FRA., Nov 2014, Angers, France. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R dans un Environnement Pédagogique Virtuel (EPV) : démarche pédagogique et retour d'expérience dans une école d'ingénieurs en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need of meta-database for storing and managing large amount of soil biological data: EcoBioSoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil biodiversity in soil quality monitoring: earthworm results of RMQS BioDiv program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage and analyse a large biodiversity data set: the case of the regional ‘RMQS Biodiv' experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: a software tool to manage biodiversity's data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: A software tool to manage biodiversity's data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation des lombriciens et fonctionnement du sol : études tridimensionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CAREN ‘Visualisation des données en 3D'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between crop diversity and earthworm community improve crop yields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prevost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrInnov : a national participative project with farmers to transfer an operational set of biological indicators to soil users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vérame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. , 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring N transfer in annual intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESA Congress, European Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIO CANNAVACCIUOLO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mario-cannavacciuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8996-6407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121919284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is lecturer in Ecole Supérieure des Agricultures (Angers, France). Having a background in Soil Biology and Soil Ecology. He performed a PhD in Biodiversity and spatial distribution of earthworm fauna in a grassland in 1998. Initially he studied effect of earthworm bioturbation on soil characteristics, he has developed strong skills in statistics and data analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the impact of agricultural practices on soil physical properties and soil fauna. He’s developing levabag an indicator for farmers to assess the capacity of an agricultural soil to degrade fresh organic matter. He teaches at master level courses mainly on statistics and data analysis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effects of faba bean and endogeic earthworms on soil microbial activity in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103510. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Impact of biogas digestates on soil microbiota in agriculture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Ecological Research, 21 (1), pp.625-625. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01554-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the impact of biogas digestates on the microbiological quality of agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.169-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biogas digestates on soil microbiota in agriculture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Flamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (5), pp.3265-3288. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01451-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for assessing the flowering duration and dynamics of the complex umbellate of fennel in seed production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179 (1), pp.134-144. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Complementarity Effect of Legume Intercrop by Earthworm Facilitation for Wheat Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José F Cobo-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/jas.v10n12p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.25-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (5-6), pp.488-495. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bottollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.488 - 495. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (2), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Demeusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vn44-qj98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simulation for modelling the topology of earthworm burrow systems and their effects on macropore flow in experimental soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Alphitobius diaperinus (Panzer) (Coleoptera: Tenebrionidae) in the soil of a poultry house along a breeding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the study of earthworm distribution in grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1-3), pp.345-349. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00087-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary succession on glacier forelands in the subantarctic Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3237225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing service plant for intercropping with rapeseed based on plant-plant and plant-soil interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Society for Agronomy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures d'Angers (ESA d'Angers). Angers, FRA., Nov 2014, Angers, France. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R dans un Environnement Pédagogique Virtuel (EPV) : démarche pédagogique et retour d'expérience dans une école d'ingénieurs en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil biodiversity in soil quality monitoring: earthworm results of RMQS BioDiv program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need of meta-database for storing and managing large amount of soil biological data: EcoBioSoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage and analyse a large biodiversity data set: the case of the regional ‘RMQS Biodiv' experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: A software tool to manage biodiversity's data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONECOSOL: a software tool to manage biodiversity's data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation des lombriciens et fonctionnement du sol : études tridimensionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CAREN ‘Visualisation des données en 3D'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rapion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prevost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between crop diversity and earthworm community improve crop yields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrInnov : a national participative project with farmers to transfer an operational set of biological indicators to soil users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vérame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. , 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring N transfer in annual intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESA Congress, European Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71719151"/>
+    <w:nsid w:val="33058D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-cannavacciuolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8996-6407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121919284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01554-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03969854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Drut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Oddos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03672071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01451-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Raveneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guerry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v10n12p1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trehen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00087-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH6BDK9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3237225" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Fadil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J&#233;gou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-cannavacciuolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8996-6407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121919284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Drut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Oddos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01554-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03969854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03672071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01451-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Raveneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guerry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v10n12p1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastardie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trehen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00087-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH6BDK9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bellido" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3237225" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Fadil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J&#233;gou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>