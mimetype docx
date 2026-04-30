--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1772,424 +1772,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kainate receptors in the hippocampus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lack of the presynaptic RhoGAP protein oligophrenin1 leads to cognitive disabilities through dysregulation of the cAMP/PKA signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xander Houbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ragazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12590⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 369 (1633), pp.20130160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675254v1</w:t>
+                <w:t xml:space="preserve">hal-02392406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane lipids tune synaptic transmission by direct modulation of presynaptic potassium channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Viana da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (4), pp.787-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of the presynaptic RhoGAP protein oligophrenin1 leads to cognitive disabilities through dysregulation of the cAMP/PKA signalling pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kainate receptors in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorlewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (11), pp.1835-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02392406v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribble1/AP2 complex coordinates NMDA receptor endocytic recycling</w:t>
               </w:r>
@@ -2322,117 +2322,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Lipids Tune Synaptic Transmission by Direct Modulation of Presynaptic Potassium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Viana da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (4), pp.787-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675061v1</w:t>
@@ -2456,117 +2456,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Lipids Tune Synaptic Transmission by Direct Modulation of Presynaptic Potassium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia viana Da silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (4), pp.787-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367888v1</w:t>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike-Timing-Dependent Plasticity Induces Presynaptic Changes at Immature Hippocampal Mossy Fiber Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,337 +4099,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Impairs Long-Term Depression at the Cerebellar Parallel Fiber–Purkinje Cell Synapse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isoniazid-induced reduction in GABAergic neurotransmission alters the function of the cerebellar cortical circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Belmeguenai</w:t>
+                <w:t xml:space="preserve">L. Murru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Botta</w:t>
+                <w:t xml:space="preserve">E. Barabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Carta</w:t>
+                <w:t xml:space="preserve">G. Talani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn de Ruiter</w:t>
+                <w:t xml:space="preserve">E. Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (6), pp.3167-3174. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (2), pp.710-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.90384.2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675158v1</w:t>
+                <w:t xml:space="preserve">hal-04675150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoniazid-induced reduction in GABAergic neurotransmission alters the function of the cerebellar cortical circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol Impairs Long-Term Depression at the Cerebellar Parallel Fiber–Purkinje Cell Synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Sanna</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn de Ruiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.02.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (6), pp.3167-3174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.90384.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04675150v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of GABAA receptors in cerebellar granule neurons by ethanol: a review of genetic and electrophysiological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Radcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,557 +4513,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human astrocytes can be induced to differentiate into cells with neuronal phenotype</w:t>
+                <w:t xml:space="preserve">Basis of the Gabamimetic Profile of Ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Pillai</w:t>
+                <w:t xml:space="preserve">G. Breese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Scintu</w:t>
+                <w:t xml:space="preserve">H. Criswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Scorciapino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luca Murru</w:t>
+                <w:t xml:space="preserve">P. Dodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hanchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2006.03.031⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (4), pp.731-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0145-6008.2006.00086.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675140v1</w:t>
+                <w:t xml:space="preserve">hal-04675142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social isolation‐induced increase in α 4 and δ subunit gene expression is associated with a greater efficacy of ethanol on steroidogenesis and GABA A receptor function</w:t>
+                <w:t xml:space="preserve">Human astrocytes can be induced to differentiate into cells with neuronal phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Serra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Talani</w:t>
+                <w:t xml:space="preserve">Rita Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giuseppina Pisu</w:t>
+                <w:t xml:space="preserve">Franca Scintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Scorciapino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Murru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.03850.x⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 312 (12), pp.2336-2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2006.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675138v1</w:t>
+                <w:t xml:space="preserve">hal-04675140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LETTERS TO THE EDITOR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Mameli</w:t>
+                <w:t xml:space="preserve">Social isolation‐induced increase in α 4 and δ subunit gene expression is associated with a greater efficacy of ethanol on steroidogenesis and GABA A receptor function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Mostallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Talani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giuseppina Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (1), pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.03850.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.ALC.0000171926.66397.94⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04675131v1</w:t>
+                <w:t xml:space="preserve">hal-04675138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis of the Gabamimetic Profile of Ethanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Criswell</w:t>
+                <w:t xml:space="preserve">LETTERS TO THE EDITOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fernando Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 30 (4), pp.731-744. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 29 (7), pp.1356-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ALC.0000171926.66397.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0145-6008.2006.00086.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04675142v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The muscle relaxant thiocolchicoside is an antagonist of GABAA receptor function in the central nervous system</w:t>
               </w:r>
@@ -6085,51 +6085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Donald Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fernando Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 459 (2-3), pp.167-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6286,302 +6286,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of zaleplon, zolpidem, and triazolam at various GABAA receptor subtypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Sanna</w:t>
+                <w:t xml:space="preserve">Ethanol withdrawal upregulates kainate receptors in cultured rat hippocampal neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Busonero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Carta</w:t>
+                <w:t xml:space="preserve">Dorian Olivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Massa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Todd Dettmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Fernando Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0014-2999(02)02191-X⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 327 (2), pp.128-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3940(02)00399-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675113v1</w:t>
+                <w:t xml:space="preserve">hal-04675109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol withdrawal upregulates kainate receptors in cultured rat hippocampal neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the effects of zaleplon, zolpidem, and triazolam at various GABAA receptor subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Busonero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Talani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.Fernando Valenzuela</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federico Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 327 (2), pp.128-132. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 451 (2), pp.103-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3940(02)00399-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0014-2999(02)02191-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675109v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta opioid receptor localization in the rat cerebellum</w:t>
               </w:r>
@@ -7446,51 +7446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cupollilo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Grosjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marneffe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Viotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105452.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Buschbom-Helmke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alcaide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Miguez-Cabello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01311" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vestergaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#252;ney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05705-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vestergaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F A Poulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.21.481299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Opazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Viana da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breillat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Coultrap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettadapura Srikumar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gorlewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rebola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp275226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coultrap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettadapura N Srikumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn.2017.10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fi&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chamma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zucca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Griguoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2057-16.2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stanic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Eberini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pelucchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nadler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro A Yushchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suihan Feng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX08KBCC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lanore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Szabo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.12.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gambino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander Houbaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia&#160;viana Da&#160;silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Opazo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Athan&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.334" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lanore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cannich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coussen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Malinverno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Epis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Verpelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1984-10.2010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.140442" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sanna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mostallino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Murru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Talani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3684-08.2009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanore" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rebola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1997-09.2009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1997-09.2009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Belmeguenai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Botta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Ruiter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.90384.2008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675150v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barabino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Talani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34JSKJDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Radcliffe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mameli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Daly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2007.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675140v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pillai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Scintu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scorciapino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.03.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT30PWD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Serra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Pisu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03850.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fernando Valenzuela" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ALC.0000171926.66397.94" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TR357W4J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Breese" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Criswell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dodson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanchar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0145-6008.2006.00086.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Murru" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Botta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Talani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sechi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2006.05.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDMB98LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abeyta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frausto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond-Stintz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hastings" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ALC.0000108658.00243.BF" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donald Partridge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Savage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernando Valenzuela" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ALC.0000075828.50697.70" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2F6NVG44-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4430-05.2006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Zamudio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2434-05.2005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui-Kai Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2004.11.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL14P32-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3877-04.2005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0067-04.2004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675118v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Allan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Donald Partridge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(02)02867-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6R1JVSM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Ariwodola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Weiner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1137276100" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675113v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Busonero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Massa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2999(02)02191-X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTB9HN4B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675109v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Olivera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Dettmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Fernando Valenzuela" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00399-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45CK3ZGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abeyta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Dettmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barnes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vega" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(02)02248-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L1MQ3VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675107v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Covey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202592200" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Washbourne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thompson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmar Costa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathews" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn783" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675103v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Follesa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Cagetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mancuso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biggio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Manca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-328X(01)00164-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPLR0C08-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674997v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Leva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa J Whitmire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Sauve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Memler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cupollilo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Grosjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marneffe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Viotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105452.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Buschbom-Helmke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alcaide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Miguez-Cabello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01311" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vestergaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#252;ney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05705-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vestergaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F A Poulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.21.481299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Opazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Viana da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breillat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Coultrap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettadapura Srikumar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gorlewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rebola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp275226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coultrap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettadapura N Srikumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn.2017.10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fi&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chamma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zucca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Griguoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2057-16.2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stanic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Eberini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pelucchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marcello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nadler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro A Yushchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suihan Feng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gambino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander Houbaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lanore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Szabo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.12.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12590" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX08KBCC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia&#160;viana Da&#160;silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Opazo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Athan&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.334" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lanore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cannich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coussen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Malinverno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Epis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Verpelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1984-10.2010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.140442" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sanna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mostallino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Murru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Talani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3684-08.2009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanore" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rebola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1997-09.2009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1997-09.2009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Murru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barabino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Talani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.02.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34JSKJDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Belmeguenai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Botta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Ruiter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.90384.2008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Radcliffe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mameli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Daly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2007.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Breese" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Criswell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dodson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanchar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0145-6008.2006.00086.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pillai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Scintu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scorciapino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.03.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT30PWD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Serra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Pisu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03850.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fernando Valenzuela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ALC.0000171926.66397.94" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TR357W4J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Murru" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Botta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Talani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sechi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2006.05.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDMB98LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abeyta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frausto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond-Stintz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hastings" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ALC.0000108658.00243.BF" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donald Partridge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Savage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernando Valenzuela" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ALC.0000075828.50697.70" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2F6NVG44-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4430-05.2006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Zamudio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2434-05.2005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui-Kai Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2004.11.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL14P32-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3877-04.2005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0067-04.2004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675118v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Allan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Donald Partridge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(02)02867-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6R1JVSM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Ariwodola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Weiner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1137276100" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Olivera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Dettmer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Fernando Valenzuela" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00399-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45CK3ZGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Busonero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Massa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2999(02)02191-X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTB9HN4B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abeyta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Dettmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barnes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vega" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(02)02248-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L1MQ3VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675107v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Covey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202592200" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Washbourne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thompson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmar Costa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathews" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn783" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675103v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Follesa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Cagetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mancuso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biggio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Manca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-328X(01)00164-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPLR0C08-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674997v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Leva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa J Whitmire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Sauve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Memler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>