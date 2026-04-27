--- v0 (2026-04-05)
+++ v1 (2026-04-27)
@@ -2600,252 +2600,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Fragments : Bridging the Gap Between Organizational and Intentional Levels in Business Processes</w:t>
+                <w:t xml:space="preserve">Choreographies in BPMN 2 . 0 : New Challenges and Open Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortès Cornax</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Letier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on COOPERATIVE INFORMATION SYSTEMS (CoopIS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Central European Workshop on Services and their Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bamberg, Germany. pp.50-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953460v1</w:t>
+                <w:t xml:space="preserve">hal-00953458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choreographies in BPMN 2 . 0 : New Challenges and Open Questions</w:t>
+                <w:t xml:space="preserve">Intentional Fragments : Bridging the Gap Between Organizational and Intentional Levels in Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortès Cornax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Letier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Central European Workshop on Services and their Composition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on COOPERATIVE INFORMATION SYSTEMS (CoopIS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy. pp.110-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33606-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953458v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Choreographies through a Graphical Notation based on Abstraction Layers and Viewpoints</w:t>
               </w:r>
@@ -3537,51 +3537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04791114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes&#8208;cornax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sfw2.12130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lagos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes Cornax" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0398-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.35-58" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Matei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.09.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDFGDZ9B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#246;llhammer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijanti Ramautar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiye Kurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Gustavo Rodrigues Dos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos Adrian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Cyril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3561166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Diego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Krishna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciuciu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_44" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BRR398Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33606-5_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4_18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela &#199;ela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01549010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENM020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04791114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes&#8208;cornax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sfw2.12130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lagos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes Cornax" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0398-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.35-58" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Matei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.09.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDFGDZ9B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#246;llhammer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijanti Ramautar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiye Kurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Gustavo Rodrigues Dos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos Adrian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Cyril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3561166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Diego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Krishna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciuciu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_44" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BRR398Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33606-5_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4_18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela &#199;ela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01549010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENM020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>