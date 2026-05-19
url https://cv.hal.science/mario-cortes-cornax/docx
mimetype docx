--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -394,308 +394,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration d’une démarche centrée utilisateur pour l’ingénierie informatique : conception de langage de modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the appropriateness of the BPMN 2.0 standard for modeling service choreographies using an extended quality framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cortes-Cornax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+                <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.219-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-014-0398-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484135v1</w:t>
+                <w:t xml:space="preserve">hal-00953411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the appropriateness of the BPMN 2.0 standard for modeling service choreographies using an extended quality framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Cortes-Cornax</w:t>
+                <w:t xml:space="preserve">Illustration d’une démarche centrée utilisateur pour l’ingénierie informatique : conception de langage de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953411v1</w:t>
+                <w:t xml:space="preserve">hal-01484135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience des études empiriques dans l’ingénierie de langages de modélisation. Application aux langages de chorégraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortes-Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -742,90 +742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using intentional fragments to bridge the gap between organizational and intentional levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Matei</w:t>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1255,265 +1255,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Deep Learning Applications with Non-Experts: An Assistant Proposition</w:t>
+                <w:t xml:space="preserve">Une méthode pour la modélisation de la variabilité des indicateurs de performance des processus intégrée dans des modèles de processus variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reis Gustavo Rodrigues Dos</w:t>
+                <w:t xml:space="preserve">Diaz Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cortès Cornax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mos Adrian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Cortès Cornax</w:t>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labbé Cyril</w:t>
+                <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960483v1</w:t>
+                <w:t xml:space="preserve">hal-03973837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour la modélisation de la variabilité des indicateurs de performance des processus intégrée dans des modèles de processus variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototyping Deep Learning Applications with Non-Experts: An Assistant Proposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reis Gustavo Rodrigues Dos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaz Diego</w:t>
+                <w:t xml:space="preserve">Mos Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortès Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Faure</w:t>
+                <w:t xml:space="preserve">Labbé Cyril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rochester MI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3551349.3561166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973837v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification Tool for Circular Supply Chain Indicators</w:t>
               </w:r>
@@ -1681,51 +1681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference, RCIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Limassol, Cyprus. pp.72-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2019,64 +2019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortes-Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2218,77 +2218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADInnov : an Intentional Method to Instill Innovation in Socio-Technical Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,64 +2339,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Analyze, Diagnose and Propose Innovations for Complex Ecosystems: the InnoServ Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,90 +2464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Integration of Ontologies with Service Choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ciuciu</w:t>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2619,64 +2619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choreographies in BPMN 2 . 0 : New Challenges and Open Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortès Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Central European Workshop on Services and their Composition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bamberg, Germany. pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2740,64 +2740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Letier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on COOPERATIVE INFORMATION SYSTEMS (CoopIS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy. pp.110-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2913,64 +2913,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Choreographies in BPMN 2.0 Using an Extended Quality Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortès Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3021,64 +3021,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap between Business Processes and Service Composition through Service Choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortès Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG8.1 Working conference on Method Engineering (ME'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.190-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3183,51 +3183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortes-Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Giorgini; Barbara Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Information Systems Engineering. 31st International Conference, CAiSE 2019, Rome, Italy, June 3–7, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11483, Springer, pp.48-63, 2019, Lecture Notes in Computer Science, 978-3-030-21290-2. </w:t>
@@ -3297,51 +3297,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration continue de chorégraphie de services : conception et diagnostic basés sur les modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortes Cornax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Grenoble, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014GRENM020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3537,51 +3537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04791114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes&#8208;cornax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sfw2.12130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lagos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes Cornax" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0398-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.35-58" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Matei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.09.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDFGDZ9B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#246;llhammer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijanti Ramautar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiye Kurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Gustavo Rodrigues Dos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos Adrian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Cyril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3561166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Diego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Krishna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciuciu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_44" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BRR398Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33606-5_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4_18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela &#199;ela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01549010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENM020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04791114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cort&#232;s Cornax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes&#8208;cornax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sfw2.12130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lagos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0398-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes Cornax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.35-58" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Matei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.09.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDFGDZ9B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#246;llhammer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijanti Ramautar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiye Kurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Diego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Gustavo Rodrigues Dos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos Adrian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Cyril" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3561166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD46983.2019.9037929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Front" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Krishna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciuciu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_44" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BRR398Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33606-5_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4_18" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela &#199;ela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21290-2_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01549010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENM020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>