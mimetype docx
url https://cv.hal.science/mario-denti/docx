--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -1520,2076 +1520,2076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01490538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The contribution of research on Incoronata to the problem of the relations between Greeks and non-Greeks during proto-colonial times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient West &amp; East </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.71-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ceramisti greci dell’Egeo in un atelier indigeno d’Occidente. Scavi e ricerche sullo spazio artigianale dell’Incoronata nella valle del Basento (VIII-VII secolo a.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino d'arte del Ministero della Pubblica Istruzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, gennaio-marzo (17), pp.1-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Villette</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01490530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incoronata : les résultats de la dixième campagne de fouille (2012) : ruptures et continuités dans l’occupation du site entre VIIIe et VIIe siècle avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incoronata, la neuvième campagne de fouille (2011). Le grand pavement, les strates de son oblitération, les nouvelles composantes de l’espace artisanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Incoronata : les résultats de la dixième campagne de fouille (2012) : ruptures et continuités dans l’occupation du site entre VIIIe et VIIe siècle avant J.-C.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux témoignages du kerameikos de l’Incoronata depuis la huitième campagne de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1), pp. 366-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La septième campagne de fouille à l'Incoronata : confirmations et nouveautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 125, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 1 (122), pp.310-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Pautasso, Stipe votiva del santuario di Demetra a Catania, La ceramica greco-orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.114-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 123 (1), pp. 366-373</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles perspectives à l'Incoronata. Les phases œnôtres du VIIIe et une zone artisanale gréco-indigène du VIIe siècle avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.350-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeomagnetic investigation of bricks from the VIIIth–VIIth century BC Greek–indigenous site of Incoronata (Metaponto, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (6-7), pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2008.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00375819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auctoritas du Classique dans la construction de la périodisation de l’art romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp. 684-702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation de la céramique du « Wild Goat style » (WGS M 1), de la mer Noire à l’Occident. Les contextes de réception et de destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp. 3-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art du portrait en Grèce et à Rome, ou de l’approche ethnique et formaliste à un phénomène culturel et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp. 72-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouges, non rougies. Les briques de l’Incoronata et le problème de l’interprétation des dépôts de céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (122), pp.310-320</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 119/2, pp.445-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/93390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : A. Pautasso, Stipe votiva del santuario di Demetra a Catania, La ceramica greco-orientale</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00396238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perirrhanteria figurati a rilievo nei depositi di ceramica sulla collina dell’Incoronata di Metaponto. Tracce di un’attività rituale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIRIS : Studi e ricerche della Scuola di specializzazione in archeologia di Matera.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, VI (2005 (2006)), pp. 173-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu à M. Papini, « Antichi volti della Repubblica. La ritrattistica in Italia centrale tra IV e II secolo a.C. », Roma 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.114-117</w:t>
+              <w:t xml:space="preserve">, 2005, 2, pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles perspectives à l'Incoronata. Les phases œnôtres du VIIIe et une zone artisanale gréco-indigène du VIIe siècle avant J.-C.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuovi documenti di ceramica orientalizzante della Grecia d’Occidente. Stato della questione e prospettive della ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1, pp.350-360</w:t>
+              <w:t xml:space="preserve">, 2000, 112 (2), pp. 781-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp. 684-702</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un frammento di deinos del VII secolo a.C. con figura mitologica da Siris-Polieion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti dell’Accademia Nazionale dei Lincei. Classe di scienze morali, storiche e filologiche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, s.IX, XI (3), pp. 475-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immaginario dei giovani Indiana. La divulgazione storico-archeologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, juillet-septembre (39), pp.54-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La circulation de la céramique du « Wild Goat style » (WGS M 1), de la mer Noire à l’Occident. Les contextes de réception et de destination</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradossi di un’utopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leggere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 89, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie et iconographie de la statue masculine de Mozia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp. 3-36</w:t>
+              <w:t xml:space="preserve">, 1997, 1, pp. 107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp. 72-78</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una certa idea di Grecia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leggere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 84, pp. 4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus à P. Zanker, « Pompei », Torino 1993 ; T. Hölscher, « Il linguaggio dell'arte romana », Torino 1993 ; G. Pucci, « Il passato prossimo », Firenze 1993 ; R. Ginouvès, « I Macedoni. Da Filippo II alla conquista romana », Milano 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leggere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 58, pp.64-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione degli scavi di Paestum 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 119/2, pp.445-481. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 105 (1), pp. 450-452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, VI (2005 (2006)), pp. 173-186</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Marsia di Paestum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali dell'Istituto Universitario Orientale di Napoli - Sezione Archeologia e Storia Antica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, XIII, pp. 133-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, pp.405-408</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus à « Storia di Roma, 4. Caratteri e morfologie&amp;quot;, Torino 1989 ; P. Zanker, « Augusto e il potere delle immagini », Torino 1989 ; F. Pesando, « La casa dei Greci », Milano 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leggere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 112 (2), pp. 781-842</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu à « Storia di Roma, 1. Roma in Italia », Torino 1988</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leggere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2000, s.IX, XI (3), pp. 475-497</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scultura ellenistica delle regioni transpadane nel I secolo a.C. Problemi e prospettive di ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialoghi di Archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 3a serie, 7 (1), pp. 9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998, juillet-septembre (39), pp.54-57</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus à « La Colonna Traiana », par S. Settis, Torino 1988 et P. Gros - M. Torelli, « Storia dell'urbanistica. Il mondo romano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leggere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460417v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04027973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di due statue romane da Iulium Carnicum</w:t>
               </w:r>
@@ -4642,64 +4642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de l’archéointensité en datation archéomagnétique au haut MoyenÂge et au premier millénaire av. J.-C. : illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de l'archéointensité en datation archéomagnétique au haut Moyen Age et au premier millénaire av. J.-C.: illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,1545 +4942,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01490574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une Archéologie de l’absence : observations sur l’approche intellectuelle et matérielle à la fouille de la céramique dans un contexte rituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La céramique dans les contextes rituels : fouiller et comprendre les gestes des Anciens : actes de la table ronde de Rennes, 16-17 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReAAH (Centre de recherche en archéologie, archéosciences, histoire); LAHM (Laboratoire d'archéologie et histoire Merlat), Jun 2010, Rennes, France. pp.13-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des biens de prestige grecs intentionnellement fragmentés dans un contexte indigène de la Méditerranée occidentale au VIIe siècle avant J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Damaged Goods. Contextualising Intentional Destruction of Objects in the Bronze Age Aegean and Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AegIS (UCL-INCAL-CEMA) Nov 2013, Louvain, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction au colloque &amp;quot;Pour ne pas tourner autour du pot ? La céramique dans les contextes archéologiques « mixtes ». Questions de méthodologie, typologie et terminologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour ne pas tourner autour du pot ? La céramique dans les contextes archéologiques « mixtes » : Questions de méthodologie, typologie et terminologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01490684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, AegIS (UCL-INCAL-CEMA) Nov 2013, Louvain, Belgique</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’horizon archéologique indigène et le rôle hégémon de l’’Incoronata à l’âge du Fer : nouveautés et découvertes depuis la 10ème campagne de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du « CReAAH » Archéologie Archéosciences Histoire, 16 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en archéologie, archéosciences, histoire (Rennes), Mar 2013, Rennes, France. pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CReAAH (Centre de recherche en archéologie, archéosciences, histoire); LAHM (Laboratoire d'archéologie et histoire Merlat), Jun 2010, Rennes, France. pp.13-23</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « destruction » entre oblitération, conservation et pratiques rituelles: le cas des opérations réalisées à Incoronata au VIIe siècle avant J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international workshop, Louvain-la-Neuve, November 24 to 26, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude des mondes antiques, Nov 2011, Louvain-la-Neuve, Belgique. pp.243-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'étude des mondes antiques, Nov 2011, Louvain-la-Neuve, Belgique. pp.243-267</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli Enotri - e i Greci - sul Basento : nuovi dati sul Metapontino in età proto-coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contestualizzare la “prima colonizzazione. Archeologia, fonti, cronologie e modelli interpretativi fra l’Italia e il Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en archéologie, archéosciences, histoire (Rennes), Mar 2013, Rennes, France. pp.25-27</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologie et culture de la recherche sur le portrait gréco-romain : le « César » du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour de la sculpture romaine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée départemental d’Arles antique – Centre Camille Jullian, Oct 2012, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Roma, Italy</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servait le grand pavement du VIIIe siècle avant J.-C. ? Des nouvelles questions depuis la neuvième campagne de fouille à l’Incoronata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du CREeAAH, Archéologie, Archéosciences, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes (FR), France. pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée départemental d’Arles antique – Centre Camille Jullian, Oct 2012, Arles, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potiers œnôtres et grecs dans un espace artisanal du VIIe siècle avant J.-C. à l'Incoronata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Sanidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Quartiers’ artisanaux en Grèce ancienne. Une perspective méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lille, France. pp. 233-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A quoi servait le grand pavement du VIIIe siècle avant J.-C. ? Des nouvelles questions depuis la neuvième campagne de fouille à l’Incoronata</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le kerameikos de l'Incoronata. Nouvelles découvertes et perspectives d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Archéologie du monde grec et hellénisé "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Incoronata (Basilicata, Italie). Traces d'activités rituelles dans un espace d'entre-deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Ecole Pratique des Hautes Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four et production de céramique dans un contexte &amp;quot; d'entre deux &amp;quot;. Grecs et non Grecs à l'Incoronata au VIIIe et VIIe siècle avant J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication à la " Journée du CReAAH, Archéologie, Archéosciences, Histoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.23-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fours et production de céramique dans un contexte « d’entre deux ». Grecs et non Grecs à l’Incoronata au VIIIème et VIIème siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du CREeAAH, Archéologie, Archéosciences, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Rennes (FR), France. pp.15-17</w:t>
+              <w:t xml:space="preserve">, 2011, Rennes (FR), France. pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mario Denti</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résultats de la septième campagne de fouille à l'Incoronata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication à la " Journée du CReAAH, Archéologie, Archéosciences, Histoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rennes, France. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uno spazio artigianale greco-enotrio del VII secolo a.C. all'Incoronata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de la Scuola di Specializzazione in Archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Matera, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre Grecs et Indigènes sur la côte ionienne de l'Italie du Sud à l'époque proto-coloniale : l'occupation du territoire, les espaces artisanaux, les pratiques rituelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Histoire antique de l'Université du Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiche rituali all'Incoronata nel VII secolo a.C. I grandi depositi di ceramica orientalizzante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">convegno internazionale di Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italie. pp.389-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greci ed Enotri tra VIII e VII secolo a.C. e la nozione di 'ellenizzazione' in età proto-coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de la Scuola di Specializzazione in Archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Matera, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes rituels dans les dépôts de céramique grecque du VIIe siècle avant J.-C. à l'Incoronata (Métaponte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude " Rites et croyances - Religion grecque "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del XLIX Convegno di studi sulla Magna Grecia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tarente, Italie. pp.818-823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phases œnôtres du VIIIe siècle avant J.-C. à l'Incoronata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication à la " Journée du CReAAH, Archéologie, Archéosciences, Histoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rennes, France. pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing the European Archaeointensity Database: New Data From Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...908 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,51 +8246,51 @@
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Luberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente 102 (1), pp.214-584, 2024, e- ISSN 2585-2418</w:t>
+              <w:t xml:space="preserve">, 102 (1), pp.214-584, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8307,51 +8307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des espaces artisanaux. Fouiller et comprendre les gestes des potiers. Actes du Colloque International de Rennes (27-28 novembre 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monographies d’Archéologie Méditerranéenne (Hors-Série n. 9), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8382,51 +8382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des espaces artisanaux. Fouiller et comprendre les gestes des potiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Denti; Mathilde Villette. Association pour le Développement de l'Archéologie en Languedoc-Roussillon (ADAL); UMR 5140 Archéologie des Sociétés Méditerranéennes, Hors-série n° 9, 396 p., 2019, Monographies d'Archéologie Méditerranéenne, 978-2-912369-37-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8774,151 +8774,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atene classica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Agostini Editore, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roma imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Agostini Editore, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460520v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05460516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La statuaria in marmo del santuario di Rossano di Vaglio</w:t>
               </w:r>
@@ -14426,51 +14426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Vita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14puu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8925" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1928" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Seccaroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.141.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.02.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC1J0BKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/93390" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes H. Sterba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fragnoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02467612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sanidas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vitali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bici" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Domingo Gygax" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-G&#246;tz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guggisberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970847v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01931132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellamy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tuffreau-Libre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Kistler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit &#214;hlinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dommelen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ippolito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Willborn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Iacono" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinzelmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984162v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanberard.cnrs.fr/spip.php?article398&amp;amp;lang=it" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vistoli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02496779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4081" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnardin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Slavazzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053916v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bettelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Osanna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de Faveri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057678v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta de Angelis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moscati Castelnuovo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Croz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049693v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Emanuele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castoldi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025598v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gatti Perer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025576v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01957501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465680v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Vita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14puu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8925" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1928" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Seccaroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.141.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.02.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC1J0BKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/93390" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes H. Sterba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fragnoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02467612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sanidas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vitali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bici" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Domingo Gygax" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-G&#246;tz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guggisberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970847v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01931132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellamy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tuffreau-Libre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Kistler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit &#214;hlinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dommelen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ippolito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Willborn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Iacono" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinzelmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984162v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03984144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanberard.cnrs.fr/spip.php?article398&amp;amp;lang=it" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vistoli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02496779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4081" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnardin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053921v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Slavazzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053916v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bettelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Osanna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de Faveri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057678v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodriguez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta de Angelis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moscati Castelnuovo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Croz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049693v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Emanuele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castoldi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025602v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025598v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gatti Perer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025576v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01957501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465680v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>