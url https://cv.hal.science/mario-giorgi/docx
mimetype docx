--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1368,295 +1368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dou</w:t>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626025v1</w:t>
+                <w:t xml:space="preserve">hal-02620277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620277v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t>
               </w:r>
@@ -2180,51 +2180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,277 +2510,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t>
+              <w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734795v1</w:t>
+                <w:t xml:space="preserve">hal-02790330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roseline Rose</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790330v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t>
@@ -3180,277 +3180,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of mechanisms underlying heat adaptation in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting G x E interactions for responses to tropical heat stress in pig breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. International Society for Animal Genetics, 1ère Ed., 222 p., 2017, 36th Conference of the International Society for Animal Genetics (ISAG)</w:t>
+              <w:t xml:space="preserve">Gordon Research conference: quantitative genetics and genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Galveston, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736423v1</w:t>
+                <w:t xml:space="preserve">hal-02790927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting G x E interactions for responses to tropical heat stress in pig breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic dissection of mechanisms underlying heat adaptation in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research conference: quantitative genetics and genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Galveston, United States. , 2017</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. International Society for Animal Genetics, 1ère Ed., 222 p., 2017, 36th Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790927v1</w:t>
+                <w:t xml:space="preserve">hal-02736423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t>
               </w:r>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55132F70"/>
+    <w:nsid w:val="E09DF697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4574,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawinee Aupanun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Poapolathep" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchara Phuektes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2019.04.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNVLWLGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37800-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Soldani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802294566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawinee Aupanun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Poapolathep" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchara Phuektes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2019.04.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNVLWLGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37800-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Soldani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802294566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>