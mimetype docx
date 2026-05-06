--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -970,325 +970,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation with rumen-protected proteins induces resistance to Haemonchus contortus in goats</w:t>
+                <w:t xml:space="preserve">Genotype by environment interactions for performance and thermoregulation responses in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Ceriac</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Archimède</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Felicite</w:t>
+                <w:t xml:space="preserve">Roseline Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37800-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (9), pp.3699-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625948v1</w:t>
+                <w:t xml:space="preserve">hal-02619314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by environment interactions for performance and thermoregulation responses in growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supplementation with rumen-protected proteins induces resistance to Haemonchus contortus in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Dalila Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+                <w:t xml:space="preserve">Yoann Felicite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97 (9), pp.3699-3713. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skz245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37800-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619314v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of growing pigs reared indoors or outdoors in sweet-potato fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1296,51 +1296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (1-2), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1368,325 +1368,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620277v1</w:t>
+                <w:t xml:space="preserve">hal-02626025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626025v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,64 +1932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (1), pp.90-98</w:t>
@@ -2180,51 +2180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2510,277 +2510,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roseline Rose</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790330v1</w:t>
+                <w:t xml:space="preserve">hal-02734795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t>
+              <w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734795v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
               </w:r>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2891,51 +2891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t>
@@ -3180,277 +3180,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting G x E interactions for responses to tropical heat stress in pig breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic dissection of mechanisms underlying heat adaptation in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research conference: quantitative genetics and genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Galveston, United States. , 2017</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. International Society for Animal Genetics, 1ère Ed., 222 p., 2017, 36th Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790927v1</w:t>
+                <w:t xml:space="preserve">hal-02736423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of mechanisms underlying heat adaptation in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting G x E interactions for responses to tropical heat stress in pig breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. International Society for Animal Genetics, 1ère Ed., 222 p., 2017, 36th Conference of the International Society for Animal Genetics (ISAG)</w:t>
+              <w:t xml:space="preserve">Gordon Research conference: quantitative genetics and genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Galveston, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736423v1</w:t>
+                <w:t xml:space="preserve">hal-02790927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t>
               </w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperate and tropical conditions impact on production and thermoregulatory traits in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,90 +3824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to heat in pig production: the genetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3981,51 +3981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E09DF697"/>
+    <w:nsid w:val="0E8B6E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4574,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawinee Aupanun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Poapolathep" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchara Phuektes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2019.04.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNVLWLGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37800-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Soldani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802294566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawinee Aupanun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Poapolathep" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchara Phuektes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2019.04.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNVLWLGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37800-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Soldani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802294566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>