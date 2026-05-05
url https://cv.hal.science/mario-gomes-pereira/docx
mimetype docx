--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -2074,454 +2074,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophie myotonique: de la pathophysiologie aux approaches thérapeutiques</w:t>
+                <w:t xml:space="preserve">Myotonic dystrophy type 1: from DNA repeat expansion and toxic RNA to the development of new therapeutic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thérapie Cellulaire et Génique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">European reference network for rare and low prevalence complex diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007420v1</w:t>
+                <w:t xml:space="preserve">hal-04007414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotonic dystrophy type 1: from DNA repeat expansion and toxic RNA to the development of new therapeutic approaches</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glial cell dysfunction in myotonic dystrophy brain disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dm Dinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gonzalez-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European reference network for rare and low prevalence complex diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">12th Japanese-French Workshop: New insights in personalized medicine for neuromuscular diseases: From Basic to Applied Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007414v1</w:t>
+                <w:t xml:space="preserve">hal-04004421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial cell dysfunction in myotonic dystrophy brain disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dystrophie myotonique: de la pathophysiologie aux approaches thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud F Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Japanese-French Workshop: New insights in personalized medicine for neuromuscular diseases: From Basic to Applied Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thérapie Cellulaire et Génique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004421v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes, the unusual suspects in myotonic dystrophy</w:t>
+                <w:t xml:space="preserve">Myotonic dystrophy: Toxic RNA and glia cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institute for Stem Cell and Exploration of Monogenic Diseases (I-STEM), May 2021, Evry, France</w:t>
+              <w:t xml:space="preserve">, Radboud University, May 2021, Radboud, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007468v1</w:t>
+                <w:t xml:space="preserve">hal-04007513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotonic dystrophy: Toxic RNA and glia cell disease</w:t>
+                <w:t xml:space="preserve">Astrocytes, the unusual suspects in myotonic dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Radboud University, May 2021, Radboud, Netherlands</w:t>
+              <w:t xml:space="preserve">, Institute for Stem Cell and Exploration of Monogenic Diseases (I-STEM), May 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007513v1</w:t>
+                <w:t xml:space="preserve">hal-04007468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse models of brain disease in myotonic dystrophy</w:t>
               </w:r>
@@ -2576,77 +2576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring of brain cell models for neuromuscular and neurodegenerative disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gonzalez-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,103 +2770,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guerrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Congress of the Young Researchers of Imagine Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Capri (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003498v1</w:t>
+                <w:t xml:space="preserve">hal-04003486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,197 +2895,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guerrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Capri (IT), Italy</w:t>
+              <w:t xml:space="preserve">4th Congress of the Young Researchers of Imagine Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003486v1</w:t>
+                <w:t xml:space="preserve">hal-04003498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mechanisms of brain disease in a mouse model of myotonic dystrophy</w:t>
+                <w:t xml:space="preserve">Abnormal neuroglial interactions in myotonic dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Braz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gueriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDRU meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve"> Young Researchers in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001746v1</w:t>
+                <w:t xml:space="preserve">hal-04001772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3140,182 +3157,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal neuroglial interactions in myotonic dystrophy</w:t>
+                <w:t xml:space="preserve">Investigating the mechanisms of brain disease in a mouse model of myotonic dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gueriba</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Young Researchers in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">MDRU meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001772v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUG RNA toxicity in astrocytes is associated with adhesion and migration deficits and affects neuritogenesis</w:t>
               </w:r>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chhuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3452,1028 +3452,1019 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Corscadden</w:t>
+                <w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
+              <w:t xml:space="preserve">French Glial Cell Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005564v1</w:t>
+                <w:t xml:space="preserve">hal-04005531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magneron</w:t>
+                <w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Corscadden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Glial Cell Club</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005531v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic CUG RNA repeats disrupt developmentally-regulated splicing in oligodendrocytes causing transient hypomyelination in a mouse model of myotonic dystrophy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Magneron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon20, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005524v1</w:t>
+                <w:t xml:space="preserve">hal-04005541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxic CUG RNA repeats disrupt developmentally-regulated splicing in oligodendrocytes causing transient hypomyelination in a mouse model of myotonic dystrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005556v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magneron</w:t>
+                <w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Lyon20, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005541v1</w:t>
+                <w:t xml:space="preserve">hal-04005556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference - Monitoring Molecules in Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006990v1</w:t>
+                <w:t xml:space="preserve">hal-04005617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Corscadden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t>
+              <w:t xml:space="preserve">Monitoring Molecules in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005617v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+                <w:t xml:space="preserve">MBNL dependent-impaired development connectivity within neuromuscular circuits in Myotonic Dystrophy type.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tahraoui-Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mérien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Roussange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring Molecules in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Myology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006970v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBNL-dependent impaired development connectivity within neuromuscular circuits in myotonic dystrophy type 1</w:t>
               </w:r>
@@ -4485,51 +4476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tahraoui-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mérien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Roussange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,285 +4561,294 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBNL dependent-impaired development connectivity within neuromuscular circuits in Myotonic Dystrophy type.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florine Roussange</w:t>
+                <w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchel González-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005593v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
+                <w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Braz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference - Monitoring Molecules in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms2302059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006873v1</w:t>
+                <w:t xml:space="preserve">hal-04006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of axonal transport in myotonic dystrophy Type 1</w:t>
               </w:r>
@@ -4929,51 +4929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA toxicity in myotonic dystrophy causes pronounced spliceopathy in astrocytes, in association with defective cell adhesion and morphology, erratic migration and impaired polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic RNA affects astrocyte adhesion, spreading and migration in myotonic dystrophy, and impacts neuritogenesis through abnormal glial-neuronal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,77 +5317,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Omics Approaches to Study Molecular Abnormalities in Individual Brain Cell Types of a DM1 Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerina Chhuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5429,51 +5429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamate dysfunction at extrasynaptic site in hippocampus of mice model of myotonic dystrophy type 1 (DM1) disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5544,277 +5544,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of glial GLT1 glutamate transporter corrects Purkinje cell dysfunction and cerebellum-dependent motor incoordination in a mouse model of myotonic dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Impact of the CTG repeat expansion on neuronal and astroglial physiology in myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Prigogine</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gueriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAB Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010282v1</w:t>
+                <w:t xml:space="preserve">hal-04010254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the CTG repeat expansion on neuronal and astroglial physiology in myotonic dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Upregulation of glial GLT1 glutamate transporter corrects Purkinje cell dysfunction and cerebellum-dependent motor incoordination in a mouse model of myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Prigogine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SAB Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010254v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6119,51 +6119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tahraoui-Bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;rien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leteur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinc&#227;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31594-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet-Lachon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Corscadden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.1c00634" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren G Monckton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.606331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle M Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Prigogine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hilley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nicole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gomes-Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gourdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.md.ad50113b899fa1352ce70c087eead706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Medja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bassez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2007.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Dinca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Braz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonzalez-Barriga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dinca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhuon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gueriba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magneron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Correa Parra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms2302059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Roussange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemant Louison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourdon Genevieve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elise Pillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009963v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tahraoui-Bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;rien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leteur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinc&#227;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31594-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet-Lachon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Corscadden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.1c00634" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren G Monckton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.606331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle M Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Prigogine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hilley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nicole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gomes-Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gourdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.md.ad50113b899fa1352ce70c087eead706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Medja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bassez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2007.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Dinca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Braz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonzalez-Barriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dinca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhuon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gueriba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magneron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Correa Parra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Roussange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms2302059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemant Louison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourdon Genevieve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elise Pillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009963v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>