--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -636,321 +636,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Exposure to Cadmium and Antioxidants Does Not Affect the Dynamics of Expanded CAG•CTG Trinucleotide Repeats in a Mouse Cell Culture System of Unstable DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative Cell Type-Specific Multi-Omics Approaches Reveal Impaired Programs of Glial Cell Differentiation in Mouse Culture Models of DM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+                <w:t xml:space="preserve">Diana M Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren G Monckton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra O Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Polvèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14, pp.606331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2020.606331⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 15, pp.662035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2021.662035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148527v1</w:t>
+                <w:t xml:space="preserve">hal-03235993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Cell Type-Specific Multi-Omics Approaches Reveal Impaired Programs of Glial Cell Differentiation in Mouse Culture Models of DM1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic Exposure to Cadmium and Antioxidants Does Not Affect the Dynamics of Expanded CAG•CTG Trinucleotide Repeats in a Mouse Cell Culture System of Unstable DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra O Braz</w:t>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Polvèche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darren G Monckton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15, pp.662035. </w:t>
+              <w:t xml:space="preserve">, 2021, 14, pp.606331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2021.662035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2020.606331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235993v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Videomicroscopy and Semiautomated Analysis of Brain Cell Culture Models of Trinucleotide Repeat Expansion Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra O Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M Dinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Trinucleotide Repeats. Methods and Protocols, 2056, pp.217 - 240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -984,90 +984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Mice and Men: Advances in the Understanding of Neuromuscular Aspects of Myotonic Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra O Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Acquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1235,64 +1235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethidium Bromide Modifies The Agarose Electrophoretic Mobility of CAG•CTG Alternative DNA Structures Generated by PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren G Monckton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1326,51 +1326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease-associated CAG{middle dot}CTG triplet repeats expand rapidly in non-dividing mouse cells, but cell cycle arrest is insufficient to drive expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guiraud-Dogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,51 +2011,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic RNA and glial cell pathology: deciphering brain dysfunction in myotonic dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Molecular and Cell Biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2080,51 +2080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myotonic dystrophy type 1: from DNA repeat expansion and toxic RNA to the development of new therapeutic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystrophie myotonique: de la pathophysiologie aux approaches thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2369,51 +2369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myotonic dystrophy: Toxic RNA and glia cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Radboud University, May 2021, Radboud, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2438,51 +2438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrocytes, the unusual suspects in myotonic dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Stem Cell and Exploration of Monogenic Diseases (I-STEM), May 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse models of brain disease in myotonic dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENMC International Workshop on Myotonic Dystrophies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2628,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incucyte User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2941,381 +2941,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal neuroglial interactions in myotonic dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Young Researchers in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001772v1</w:t>
+                <w:t xml:space="preserve">hal-04001598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the mechanisms of brain disease in a mouse model of myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">MDRU meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001598v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mechanisms of brain disease in a mouse model of myotonic dystrophy</w:t>
+                <w:t xml:space="preserve">Abnormal neuroglial interactions in myotonic dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Braz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gueriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDRU meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve"> Young Researchers in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001746v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUG RNA toxicity in astrocytes is associated with adhesion and migration deficits and affects neuritogenesis</w:t>
               </w:r>
@@ -3452,342 +3452,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magneron</w:t>
+                <w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Corscadden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Glial Cell Club</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005531v1</w:t>
+                <w:t xml:space="preserve">hal-04005564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Corscadden</w:t>
+                <w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
+              <w:t xml:space="preserve">French Glial Cell Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005564v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3864,51 +3864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4069,786 +4069,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference - Monitoring Molecules in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms2302059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005617v1</w:t>
+                <w:t xml:space="preserve">hal-04006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+                <w:t xml:space="preserve">MBNL dependent-impaired development connectivity within neuromuscular circuits in Myotonic Dystrophy type.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tahraoui-Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mérien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Roussange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring Molecules in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Myology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006970v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBNL dependent-impaired development connectivity within neuromuscular circuits in Myotonic Dystrophy type.</w:t>
+                <w:t xml:space="preserve">MBNL-dependent impaired development connectivity within neuromuscular circuits in myotonic dystrophy type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tahraoui-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mérien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Roussange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lainé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005593v1</w:t>
+                <w:t xml:space="preserve">hal-04006954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBNL-dependent impaired development connectivity within neuromuscular circuits in myotonic dystrophy type 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+                <w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006954v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
+                <w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Corscadden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Braz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Monitoring Molecules in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006873v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Potier</w:t>
+                <w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Cresto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference - Monitoring Molecules in Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006990v1</w:t>
+                <w:t xml:space="preserve">hal-04006873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of axonal transport in myotonic dystrophy Type 1</w:t>
               </w:r>
@@ -4860,51 +4860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lallemant Louison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourdon Genevieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Boris Ephrussi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4929,51 +4929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA toxicity in myotonic dystrophy causes pronounced spliceopathy in astrocytes, in association with defective cell adhesion and morphology, erratic migration and impaired polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic RNA affects astrocyte adhesion, spreading and migration in myotonic dystrophy, and impacts neuritogenesis through abnormal glial-neuronal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchel González-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5298,523 +5298,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Omics Approaches to Study Molecular Abnormalities in Individual Brain Cell Types of a DM1 Mouse Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Cordier</w:t>
+                <w:t xml:space="preserve">Glutamate dysfunction at extrasynaptic site in hippocampus of mice model of myotonic dystrophy type 1 (DM1) disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerina Chhuon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting (IDMC-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden. </w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009963v1</w:t>
+                <w:t xml:space="preserve">hal-04009926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate dysfunction at extrasynaptic site in hippocampus of mice model of myotonic dystrophy type 1 (DM1) disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+                <w:t xml:space="preserve">Combination of Omics Approaches to Study Molecular Abnormalities in Individual Brain Cell Types of a DM1 Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchel González-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dutar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cerina Chhuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting (IDMC-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009926v1</w:t>
+                <w:t xml:space="preserve">hal-04009963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the CTG repeat expansion on neuronal and astroglial physiology in myotonic dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Upregulation of glial GLT1 glutamate transporter corrects Purkinje cell dysfunction and cerebellum-dependent motor incoordination in a mouse model of myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Prigogine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SAB Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010254v1</w:t>
+                <w:t xml:space="preserve">hal-04010282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of glial GLT1 glutamate transporter corrects Purkinje cell dysfunction and cerebellum-dependent motor incoordination in a mouse model of myotonic dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Impact of the CTG repeat expansion on neuronal and astroglial physiology in myotonic dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mihaela Dincã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Prigogine</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Huguet-Lachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gueriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAB Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010282v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6119,51 +6119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tahraoui-Bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;rien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leteur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinc&#227;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31594-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet-Lachon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Corscadden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.1c00634" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren G Monckton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.606331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle M Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Prigogine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hilley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nicole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gomes-Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gourdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.md.ad50113b899fa1352ce70c087eead706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Medja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bassez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2007.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Dinca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Braz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonzalez-Barriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dinca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhuon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gueriba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magneron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Correa Parra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Roussange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms2302059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemant Louison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourdon Genevieve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elise Pillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009963v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tahraoui-Bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;rien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leteur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinc&#227;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31594-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet-Lachon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Corscadden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.1c00634" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren G Monckton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.606331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle M Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Prigogine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hilley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. James" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nicole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gomes-Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gourdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.md.ad50113b899fa1352ce70c087eead706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Medja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bassez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2007.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Dinca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Braz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonzalez-Barriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dinca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhuon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gueriba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magneron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Correa Parra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms2302059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Roussange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemant Louison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourdon Genevieve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elise Pillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sicot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>