--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -214,1030 +214,1030 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of ichthyoplankton in a temperate estuary: identifying essential habitats for early life stages</w:t>
+                <w:t xml:space="preserve">Aquatic food webs in restored marshes: a stable‐isotope approach in the Gironde estuary ( SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+                <w:t xml:space="preserve">Maud Vildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Possémé</w:t>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Lançon</w:t>
+                <w:t xml:space="preserve">Benoit Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste François</w:t>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (1), pp.fbae070. </w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rec.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031213v1</w:t>
+                <w:t xml:space="preserve">hal-05051328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic food webs in restored marshes: a stable‐isotope approach in the Gironde estuary ( SW France)</w:t>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of ichthyoplankton in a temperate estuary: identifying essential habitats for early life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Carassou</w:t>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Vildier</w:t>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lebreton</w:t>
+                <w:t xml:space="preserve">Kévin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+                <w:t xml:space="preserve">Baptiste François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.fbae070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rec.70071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051328v1</w:t>
+                <w:t xml:space="preserve">hal-05031213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Janc</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763367v1</w:t>
+                <w:t xml:space="preserve">hal-04623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lizé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Natural and Anthropogenic Environmental Pressures on European Eel Abundances in French Estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Denis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.44. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fishes9020044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523322v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-basin and cross-taxa patterns of marine community tropicalization and deborealization in warming European seas</w:t>
+                <w:t xml:space="preserve">The Influence of Natural and Anthropogenic Environmental Pressures on European Eel Abundances in French Estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Chust</w:t>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Villarino</w:t>
+                <w:t xml:space="preserve">Marie-Christine Gruselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46526-y⟩</w:t>
+              <w:t xml:space="preserve">Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fishes9020044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573216v1</w:t>
+                <w:t xml:space="preserve">hal-04523322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Cross-basin and cross-taxa patterns of marine community tropicalization and deborealization in warming European seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+                <w:t xml:space="preserve">Nova Mieszkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Lisandro Benedetti-Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), 2126 (13p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46526-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623674v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.466-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,64 +1271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Elliott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1369,1455 +1369,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs biologiques et méthodes d’évaluation pour la directive cadre européenne sur l'eau : un contexte cadré, des approches novatrices, des enjeux essentiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chauvin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teles-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.05⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576698v1</w:t>
+                <w:t xml:space="preserve">hal-03241532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation physico-chimique en cohérence avec la biologie des milieux aquatiques continentaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+                <w:t xml:space="preserve">La protection des milieux aquatiques – Vulnérabilité et sensibilité fonctionnelle des communautés de poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roubeix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Ferréol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37, pp.48-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.09⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 37, pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585565v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État écologique des lacs et estuaires, défis et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une évaluation physico-chimique en cohérence avec la biologie des milieux aquatiques continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+                <w:t xml:space="preserve">Vincent Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Logez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martial Ferréol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37, pp.44-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.08⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 37, pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585457v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting impacts of climate change on connectivity and larval recruitment to estuarine nursery areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs biologiques et méthodes d’évaluation pour la directive cadre européenne sur l'eau : un contexte cadré, des approches novatrices, des enjeux essentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Teles-Machado</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102608⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241532v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des milieux aquatiques – Vulnérabilité et sensibilité fonctionnelle des communautés de poissons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">État écologique des lacs et estuaires, défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37, pp.76-81. </w:t>
+              <w:t xml:space="preserve">, 2021, 37, pp.44-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592548v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
+                <w:t xml:space="preserve">Exploring the Susceptibility of Turbid Estuaries to Hypoxia as a Prerequisite to Designing a Pertinent Monitoring Strategy of Dissolved Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Le Guen</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+                <w:t xml:space="preserve">Iris Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Hervé Derriennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola de Roton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Fallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (352), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346068v1</w:t>
+                <w:t xml:space="preserve">hal-02357295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Susceptibility of Turbid Estuaries to Hypoxia as a Prerequisite to Designing a Pertinent Monitoring Strategy of Dissolved Oxygen</w:t>
+                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Camille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Diallo</w:t>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Derriennic</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fallou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenola de Roton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (352), pp.8. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357295v1</w:t>
+                <w:t xml:space="preserve">hal-02346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intertidal seascape on the functional structure of fish assemblages: Implications for habitat conservation in estuarine ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variations of contamination and exoskeletal malformations in the white shrimps Palaemon longirostris in the Gironde estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">B. Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2914⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (23), pp.22689-22701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607511v1</w:t>
+                <w:t xml:space="preserve">hal-02608304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond classic ecological assessment: The use of functional indices to indicate fish assemblages sensitivity to human disturbance in estuaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Influence of intertidal seascape on the functional structure of fish assemblages: Implications for habitat conservation in estuarine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.179⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.798-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607510v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond classic ecological assessment: The use of functional indices to indicate fish assemblages sensitivity to human disturbance in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 639, pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607496v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of contamination and exoskeletal malformations in the white shrimps Palaemon longirostris in the Gironde estuary, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massiot Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lévesque</w:t>
+                <w:t xml:space="preserve">P.R. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cachot</w:t>
+                <w:t xml:space="preserve">Miran Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boët</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">M. Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (23), pp.22689-22701. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2241-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608304v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of taxonomic, functional and phylogenetic diversity (alpha, beta and gamma components) in estuarine fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (2), pp.406-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2979,675 +2979,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy and sensitivity of fish assemblages in European rivers, lakes and estuarine ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living under stressful conditions: Fish life history strategies across environmental gradients in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Teichert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sagouis</w:t>
+                <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borja</w:t>
+                <w:t xml:space="preserve">G. Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chust</w:t>
+                <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, pp.18-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765973v1</w:t>
+                <w:t xml:space="preserve">hal-02606120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living under stressful conditions: Fish life history strategies across environmental gradients in estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Functional redundancy and sensitivity of fish assemblages in European rivers, lakes and estuarine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+                <w:t xml:space="preserve">A. Sagouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borja</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Chust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (17611), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17975-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606120v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to intercalibrate ecological classification tools using fishin transitional water of the North East Atlantic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment réduire l'impact des rejets urbains d'une agglomération sur le milieu récepteur ? Retours sur les résultats du programme Etiage et sur la prise en compte progressive de la qualité dans le mode de gestion de Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Harrison</w:t>
+                <w:t xml:space="preserve">T. Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Breine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coates</w:t>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.79-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603419v1</w:t>
+                <w:t xml:space="preserve">hal-02605354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring fish ecological quality in estuaries: Implication of interactive and cumulative effects among anthropogenic stressors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An approach to intercalibrate ecological classification tools using fishin transitional water of the North East Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.318-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02602004v1</w:t>
+                <w:t xml:space="preserve">hal-02603419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire l'impact des rejets urbains d'une agglomération sur le milieu récepteur ? Retours sur les résultats du programme Etiage et sur la prise en compte progressive de la qualité dans le mode de gestion de Bordeaux Métropole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoring fish ecological quality in estuaries: Implication of interactive and cumulative effects among anthropogenic stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 542 (A), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605354v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal patterns of occurrence of three alien hydromedusae, Blackfordia virginica (Mayer, 1910), Nemopsis bachei (Agassiz, 1849) and Maeotias marginata (Modeer, 1791), in the Gironde Estuary (France)</w:t>
               </w:r>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nowaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,51 +3780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche de développement d'indicateurs basés sur l'ichthyofaune pour évaluer la qualité écologique des eaux de transition française dans le cadre de la DCE : une marche forcée pour des résultats positifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3875,51 +3875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of coarse particulate matter in the turbidity maximum zone of the Gironde Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuentes Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength and time lag of relationships between human pressures and fish-based metrics used to assess ecological quality of estuarine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine and Lagoon Ecosystem Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134, pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4194,90 +4194,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fish-based index of estuarine ecological quality incorporating information from both scientific fish survey and experts knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32, p. 147 - p. 156. </w:t>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4443,423 +4443,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shallow to deep waters: habitats used by larval lampreys (genus Petromyzon and Lampetra) over a western European basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the sampling protocol in assessing ecological trends in an estuarine ecosystem: The empirical example of the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Taverny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">A. Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ortusi</w:t>
+                <w:t xml:space="preserve">O. Berthelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Roqueplo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.87-99</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.18-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596668v1</w:t>
+                <w:t xml:space="preserve">hal-02596642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fish assemblages in coastal lagoon habitats: effect of sampling method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From shallow to deep waters: habitats used by larval lampreys (genus Petromyzon and Lampetra) over a western European basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pérez Ruzafa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Franzoi</w:t>
+                <w:t xml:space="preserve">I. Ortusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.T. Koutrakis</w:t>
+                <w:t xml:space="preserve">Charles Roqueplo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.87-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02596658v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the sampling protocol in assessing ecological trends in an estuarine ecosystem: The empirical example of the Gironde estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+                <w:t xml:space="preserve">Assessment of fish assemblages in coastal lagoon habitats: effect of sampling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez Ruzafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+                <w:t xml:space="preserve">P. Franzoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Berthelé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Elie</w:t>
+                <w:t xml:space="preserve">E.T. Koutrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596642v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current developments on fish-based indices to assess ecological-quality status of estuaries and lagoons</w:t>
               </w:r>
@@ -4884,64 +4884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.34-45</w:t>
@@ -4983,77 +4983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling effort on metrics of fish-based indices for the assessment of estuarine ecological quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gamito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5095,64 +5095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian framework to objectively combine metrics when developing stressor specific multimetric indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,1301 +5340,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre de la directive cadre européenne sur l'eau en matière de connaissance sur la biodiversité ?</w:t>
+                <w:t xml:space="preserve">First record of oriental shrimp, Palaemon macrodactylus Rathbun, 1902 in Varna Lake, Bulgaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Argillier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">V. St Raykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, p. 84 - p. 87. </w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (Suppl 1), pp.S91-S95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2010.5.S1.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549102v1</w:t>
+                <w:t xml:space="preserve">hal-01550575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fish-based index to assess the ecological quality of transitional waters: The case of French estuaries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que peut-on attendre de la directive cadre européenne sur l'eau en matière de connaissance sur la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p. 84 - p. 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584047v1</w:t>
+                <w:t xml:space="preserve">hal-00549102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish under influence: a macroecological analysis of relations between fish species richness and environmental gradients among European tidal estuaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of a fish-based index to assess the ecological quality of transitional waters: The case of French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 86 (1), p. 137 - p. 147. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (6), p. 908 - p. 918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474505v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent expansion of the oriental shrimp &amp;lt;I&amp;gt;Palaemon macrodactylus&amp;lt;/I&amp;gt; (Crustacea: Decapoda) on the western coasts of France</w:t>
+                <w:t xml:space="preserve">Fish under influence: a macroecological analysis of relations between fish species richness and environmental gradients among European tidal estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/ai.2010.5.S1.021⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (1), p. 137 - p. 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555501v1</w:t>
+                <w:t xml:space="preserve">hal-00474505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of oriental shrimp, Palaemon macrodactylus Rathbun, 1902 in Varna Lake, Bulgaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent expansion of the oriental shrimp &amp;lt;I&amp;gt;Palaemon macrodactylus&amp;lt;/I&amp;gt; (Crustacea: Decapoda) on the western coasts of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. St Raykov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (Suppl 1), pp.S91-S95. </w:t>
+              <w:t xml:space="preserve">, 2010, 5, pp.S103-S108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/ai.2010.5.S1.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2010.5.S1.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550575v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic disturbance on nursery function of estuarine areas for marine species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dealing with uncertainly in qualitative models with a semi-quantitative approach based on simulations: applications to the Gironde estuarine food web (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (2), pp.122-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480403v1</w:t>
+                <w:t xml:space="preserve">hal-02592907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with uncertainly in qualitative models with a semi-quantitative approach based on simulations: applications to the Gironde estuarine food web (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish composition and assemblage structure in three Eastern English Channel macrotidal estuaries: a comparison with other French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rochette</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pascal Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (2), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592907v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish composition and assemblage structure in three Eastern English Channel macrotidal estuaries: a comparison with other French estuaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic disturbance on nursery function of estuarine areas for marine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 81 (2), pp.149-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 81 (2), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02591658v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From detritus to man: diversity and stability of an estuarine trophic network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hormonal profile in adult European sturgeon, Acipenser sturio, adapted to hatchery conditions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davail Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2, suppl.), pp.169-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590036v1</w:t>
+                <w:t xml:space="preserve">hal-02591111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal profile in adult European sturgeon, Acipenser sturio, adapted to hatchery conditions in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">From detritus to man: diversity and stability of an estuarine trophic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 358, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591111v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a broodstock of the critically endangered sturgeon Acipenser sturio: Problems and observations associated with the adaptation of wild-caught fish to hatchery conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (1), pp.3-11</w:t>
@@ -6715,64 +6715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seasonal patterns to a reference situation in an estuarine environment: Example of the small fish and shrimp fauna of the Gironde estuary (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6810,77 +6810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échantillonnage de la diversité piscicole en estuaires : stratégie et représentativité dans le contexte de la Directive cadre européenne sur l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45, p. 3 - p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6918,64 +6918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de juvéniles d'esturgeons européens Acipenser sturio (Acipenseridae) sauvages et issus d'alevinage, durant leur séjour dans l'estuaire de la Gironde (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7013,51 +7013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French attempts to protect and restore Acipenser sturio in the Gironde: status and perspectives, the research point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7065,51 +7065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bundesamt für Naturschutz Scripten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101, pp.83-99</w:t>
@@ -7164,51 +7164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sauka Spengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7249,406 +7249,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a gastric lavage method for sturgeons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat selection by juvenile European sturgeon Acipenser sturio in the Gironde estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brosse</w:t>
+                <w:t xml:space="preserve">S. Piefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Journal of Fisheries Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (4-6), pp.536-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1439-0426.2002.00414.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580672v1</w:t>
+                <w:t xml:space="preserve">hal-02581098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic expression of Tbx1, a DiGeorge Syndrome candidate gene, in the lamprey L. fluviatilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sauka-Spengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mentec C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene expression patterns : GEP.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (2), pp.99-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-4773(02)00301-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat selection by juvenile European sturgeon Acipenser sturio in the Gironde estuary (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a gastric lavage method for sturgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">North American Journal of Fisheries Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.955-960</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1439-0426.2002.00414.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02581098v1</w:t>
+                <w:t xml:space="preserve">hal-02580672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pax6 expression patterns in Lampetra fluviatilis and Scyliorhinus canicula embryos suggest highly conserved roles in the early regionalization of the vertebrate brain</w:t>
               </w:r>
@@ -7660,51 +7660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7776,51 +7776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downstream migration of juvenile European sturgeon Acipenser sturio L. in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7884,64 +7884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on the diet of the young Atlantic sturgeon Acipenser sturio L., 1758 in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7979,51 +7979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantic sturgeon Acipenser sturio L., 1758 restoration and gravel extraction in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,90 +8074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats sur l'alimentation de l'esturgeon Européen, Acipenser sturio, dans l'estuaire de la Gironde : comparaison avec la faune benthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 24 (3), pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8195,51 +8195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of juvenile Acipenser sturio L. in the Gironde estuary before their first journey to sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8290,51 +8290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological characteristics of European atlantic sturgeon, Acipenser sturio, as the basis for a restoration program in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8428,51 +8428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de l'aire de répartition marine de l'esturgeon européen Acipenser sturio à partir de déclarations de captures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8510,51 +8510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threatened fish species of the world : Acipenser sturio Linnaeus, 1758 (acipenser-idae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8618,51 +8618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 37 A, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8771,51 +8771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
@@ -8896,51 +8896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
@@ -8969,103 +8969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish distribution's shifts due to climate change in the Northeast Atlantic: using a hierarchical filtering approach on marine-estuarine opportunist species|</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSBI ( Fisheries Society of the British Isles ) 2023 : Fish habitat ecology in a changing climate ·</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Colchester - Essex, United Kingdom</w:t>
@@ -9088,493 +9088,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping adaptive governance in estuarine cities Bordeaux Metropole and Gironde estuary facing global change</w:t>
+                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Salles</w:t>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Godoy Leski</w:t>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mainguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">Thomas Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.12</w:t>
+              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610324v1</w:t>
+                <w:t xml:space="preserve">hal-02953286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guiraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Carassou</w:t>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Oceanology, Polish Academy of Sciences, ​Sopot, Poland, Apr 2019, Sopot, Poland. pp.61-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010076263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953286v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping adaptive governance in estuarine cities Bordeaux Metropole and Gironde estuary facing global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
+                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Borel</w:t>
+                <w:t xml:space="preserve">C. de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Coulange</w:t>
+                <w:t xml:space="preserve">G. Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHEERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123970v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t>
@@ -9603,103 +9603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history strategies of fishes across environmental gradients in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EUROLAG Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Murcia, Spain. pp.22</w:t>
@@ -9722,506 +9722,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des interactions entre pressions anthropiques sur l’état des communautés de poissons en estuaire : priorisation des actions de restauration en présence de multiples stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">How detecting interaction effects among stressors can assist environmental managers to develop efficient strategies of restoration for estuaries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GIP Seine-Aval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Rouen, France. pp.23</w:t>
+              <w:t xml:space="preserve">ECSA 55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604954v1</w:t>
+                <w:t xml:space="preserve">hal-02604953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How detecting interaction effects among stressors can assist environmental managers to develop efficient strategies of restoration for estuaries?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effets des interactions entre pressions anthropiques sur l’état des communautés de poissons en estuaire : priorisation des actions de restauration en présence de multiples stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 55</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.19</w:t>
+              <w:t xml:space="preserve">Séminaire GIP Seine-Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rouen, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604953v1</w:t>
+                <w:t xml:space="preserve">hal-02604954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation au changement climatique : contraintes et opportunités</w:t>
+                <w:t xml:space="preserve">Utilisation de l'hydroacoustique en milieu estuarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bachelet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Samedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité, Rio Campus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.14</w:t>
+              <w:t xml:space="preserve">Atelier télémétrie échanges techniques et mutualisation des connaissances et des moyens, session hydroacoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605480v1</w:t>
+                <w:t xml:space="preserve">hal-02599814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'hydroacoustique en milieu estuarien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'adaptation au changement climatique : contraintes et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Samedy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Castège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier télémétrie échanges techniques et mutualisation des connaissances et des moyens, session hydroacoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.25</w:t>
+              <w:t xml:space="preserve">Biodiversité, Rio Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599814v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité du développement d’un indicateur poisson pour les estuaires de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10259,51 +10259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication Indicateur de l'état écologique DCE : Indicateur basé sur la composante poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique littoral : Le suivi de la qualité des eaux littorales au prisme de leurs enjeux - Agence de l'eau Adour Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Biganos, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10341,64 +10341,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision and behaviour of fish-based ecological quality metrics in relation to natural and anthropogenic pressure gradients in European estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10453,103 +10453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to intercalibrate fish indices based on the use of common pressure index within the European Water Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th ECSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.15</w:t>
@@ -10617,64 +10617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiser Uncertainty Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Hull, United Kingdom. pp.15</w:t>
@@ -10716,90 +10716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptability, behaviour, comparability and sensitivity of transitional waters fish-based assessment tools in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELET (ECSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France. pp.13</w:t>
@@ -10841,77 +10841,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling effort on fish-based assessment of estuarine ecological quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gamito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10953,90 +10953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause-effect relationships strength and time lag in response to human pressures of metrics used to assess ecological quality of estuarine systems based on fish assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11072,359 +11072,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bouchoucha</w:t>
+                <w:t xml:space="preserve">Comparision of criteria for the assessment of fish fauna BQE in Mediterranean lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez Ruzafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Franzoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+                <w:t xml:space="preserve">M. Koutrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t>
+              <w:t xml:space="preserve">ECSA 47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594115v1</w:t>
+                <w:t xml:space="preserve">hal-02594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparision of criteria for the assessment of fish fauna BQE in Mediterranean lagoons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Franzoi</w:t>
+                <w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koutrakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 47</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594117v1</w:t>
+                <w:t xml:space="preserve">hal-02594115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA Symposium 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.11</w:t>
@@ -11447,195 +11447,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : APR Liteau2 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'indicateurs basés sur la composante ichtyologique pour établir un diagnostic de changement d'état des écosystèmes estuariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berthelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Liteau. Science et gouvernance en appui au développement durable du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. pp.9</w:t>
+              <w:t xml:space="preserve">9ème Forum d'Halieumétrique de l'Association Française de l'Halieumétrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Brest, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596103v1</w:t>
+                <w:t xml:space="preserve">hal-02593044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs DCE estuariens : état des lieux à l'échelle européenne en avril 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de mi-parcours du projet Liteau III BEEST "Vers une approche multicritère du Bon Etat / potentiel écologique des grands ESTuaires Seine, Loire et Gironde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Nantes, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11654,1537 +11654,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'indicateurs basés sur la composante ichtyologique pour établir un diagnostic de changement d'état des écosystèmes estuariens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : APR Liteau2 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Girardin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Forum d'Halieumétrique de l'Association Française de l'Halieumétrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Brest, France. pp.18</w:t>
+              <w:t xml:space="preserve">Colloque Liteau. Science et gouvernance en appui au développement durable du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593044v1</w:t>
+                <w:t xml:space="preserve">hal-02596103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat d'avancement des travaux sur l'indicateur poisson</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Toward a macroscopic analysis of European tidal estuaries fish assemblages patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Nicolas</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Aquaref « Les approches hydrobiologiques pour la DCE et le continuum eaux douces- eaux littorales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.19</w:t>
+              <w:t xml:space="preserve">ECSA 44 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bahia Blanca, Argentina. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594421v1</w:t>
+                <w:t xml:space="preserve">hal-02594061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs ichtyologiques pour le suivi de la fonctionnalité de nourricerie des masses d'eau de transition / xénobiotiques dans le cadre de la DCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat d'avancement des travaux sur l'indicateur poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Girardin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact des organismes pathogènes et des micropolluants sur l'état de santé des poissons, mollusques et crustacés des milieux naturels : de l'individu au peuplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de recherche pour l'exploitation de la mer (Ifremer); Centre d'Etudes du Machinisme Agricole, du génie Rural, des Eaux et Forêts (Cemagref); Office National de l'Eau et des Milieux Aquatiques (ONEMA), Mar 2008, Nantes, France. pp.20</w:t>
+              <w:t xml:space="preserve">Séminaire Aquaref « Les approches hydrobiologiques pour la DCE et le continuum eaux douces- eaux littorales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593126v1</w:t>
+                <w:t xml:space="preserve">hal-02594421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'indicateur poisson dans les estuaires : Travail collaboratif réalisé dans le cadre de LITEAU II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Indicateurs ichtyologiques pour le suivi de la fonctionnalité de nourricerie des masses d'eau de transition / xénobiotiques dans le cadre de la DCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Delpech</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du projet Liteau III BEEST « Vers une approche multicritère du Bon Etat / potentiel écologique des grands ESTuaires Seine, Loire et Gironde »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.24</w:t>
+              <w:t xml:space="preserve">Impact des organismes pathogènes et des micropolluants sur l'état de santé des poissons, mollusques et crustacés des milieux naturels : de l'individu au peuplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de recherche pour l'exploitation de la mer (Ifremer); Centre d'Etudes du Machinisme Agricole, du génie Rural, des Eaux et Forêts (Cemagref); Office National de l'Eau et des Milieux Aquatiques (ONEMA), Mar 2008, Nantes, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594418v1</w:t>
+                <w:t xml:space="preserve">hal-02593126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : Définitions d'états de référence par type de MET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Présentation de l'indicateur poisson dans les estuaires : Travail collaboratif réalisé dans le cadre de LITEAU II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Aquaref « Les approches hydrobiologiques pour la DCE et le continuum eaux douces- eaux littorales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du projet Liteau III BEEST « Vers une approche multicritère du Bon Etat / potentiel écologique des grands ESTuaires Seine, Loire et Gironde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594420v1</w:t>
+                <w:t xml:space="preserve">hal-02594418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a macroscopic analysis of European tidal estuaries fish assemblages patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : Définitions d'états de référence par type de MET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 44 symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bahia Blanca, Argentina. pp.41</w:t>
+              <w:t xml:space="preserve">Séminaire Aquaref « Les approches hydrobiologiques pour la DCE et le continuum eaux douces- eaux littorales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594061v1</w:t>
+                <w:t xml:space="preserve">hal-02594420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections, main steps and proposals on program for a recovery plan of sturgeon in the Rhône river, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Larval habitats of lampreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roqueplo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Menella</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ortusi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresturgeons, Granada, ESP, 26 Novembre-1er décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.83-85</w:t>
+              <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587155v1</w:t>
+                <w:t xml:space="preserve">hal-02586261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acipenser sturio recovery in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reflections, main steps and proposals on program for a recovery plan of sturgeon in the Rhône river, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Menella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Granada, Spain. pp.59-60</w:t>
+              <w:t xml:space="preserve">Bioresturgeons, Granada, ESP, 26 Novembre-1er décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.83-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587153v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturgeon reintroduction in the Rhône river: problematic and preliminary studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Acipenser sturio recovery in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">Bioresturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Granada, Spain. pp.59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586267v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary conditions for the successful introduction of an aquatic species: the example of sturgeon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sturgeon reintroduction in the Rhône river: problematic and preliminary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Menella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresturgeons, Granada, ESP, 26 Novembre-1er décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Granada, Spain. pp.77-78</w:t>
+              <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587154v1</w:t>
+                <w:t xml:space="preserve">hal-02586267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution area of Acipenser sturio in Europe: a new probabilistic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Necessary conditions for the successful introduction of an aquatic species: the example of sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Williot</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Granada, Spain. pp.11-12</w:t>
+              <w:t xml:space="preserve">Bioresturgeons, Granada, ESP, 26 Novembre-1er décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Granada, Spain. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587152v1</w:t>
+                <w:t xml:space="preserve">hal-02587154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval habitats of lampreys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The distribution area of Acipenser sturio in Europe: a new probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ortusi</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDE, Les poissons migrateurs amphihalins d'Europe, écologie, gestion et conservation, Bordeaux, 29 mars - 1er avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">Bioresturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Granada, Spain. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586261v1</w:t>
+                <w:t xml:space="preserve">hal-02587152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la croissance entre des juvéniles d'esturgeons européens, Acipenser sturio sauvages et issus d'alevinage, durant leur séjour dans l'estuaire de la Gironde (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13235,90 +13235,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidental escapement of farmed siberian sturgeon Acipenser baerii Brandt 1869 in last watershed of the endangered european sturgeon Acipenser sturio L. 1758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Sturgeon, Oshkosh, USA, 8-13 July, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, United States. pp.3</w:t>
@@ -13360,51 +13360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sturgeon cohort strength assessment, comparison of methods in an endangered diadromous species Acipenser sturio L., 1758 in the Gironde estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13455,77 +13455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the diet of an incidentally introduced group of Acipenser baerii, Brandt 1869 in the Gironde estuary (France) and comparison with the diet of indigenous juvenile Acipenser sturio, Linnaeus 1758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13563,51 +13563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les captures par la pêcherie et l'échappement d'espèces exotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour l'esturgeon européen ? Libourne, 4 et 5 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13626,230 +13626,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream migration evolution of juvenile european sturgeon Acipenser sturio L. in the Gironde estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La restauration de l'esturgeon européen (Acipenser sturio) et les extractions de granulats dans la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Gazeau</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES-CIEM Annual Science Conference, Lisbonne, PRT, septembre 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Portugal. pp.12</w:t>
+              <w:t xml:space="preserve">Evolution naturelle et artificielle des estuaires français : quel avenir pour les zones d'intérêt biologique ?, Paris, 26-27 novembre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.226-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582440v1</w:t>
+                <w:t xml:space="preserve">hal-02582427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration de l'esturgeon européen (Acipenser sturio) et les extractions de granulats dans la Gironde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Downstream migration evolution of juvenile european sturgeon Acipenser sturio L. in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution naturelle et artificielle des estuaires français : quel avenir pour les zones d'intérêt biologique ?, Paris, 26-27 novembre 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.226-233</w:t>
+              <w:t xml:space="preserve">ICES-CIEM Annual Science Conference, Lisbonne, PRT, septembre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Portugal. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582427v1</w:t>
+                <w:t xml:space="preserve">hal-02582440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données actuelles sur la biologie d'Acipenser sturio dans l'estuaire de la Gironde</w:t>
               </w:r>
@@ -13874,51 +13874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acipenser : actes du premier colloque international sur l'esturgeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1989, Bordeaux, France. pp.251-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13956,77 +13956,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de systématique et de biologie des population sauvages d'esturgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acipenser : actes du premier colloque international sur l'esturgeon, Bordeaux, 3-6 octobre 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, France. pp.475-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14135,51 +14135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
@@ -14208,103 +14208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Scientific Diving (ECSD8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Heraklion (Crete Island), Greece. Zenodo, 2024, </w:t>
@@ -14336,351 +14336,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04574999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of scuba-diving for monitoring water oxygen and charophyte distribution in shallow-lakes of the Atlantic coast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference of Scientific Diving</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010087876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226606v1</w:t>
+                <w:t xml:space="preserve">hal-04094861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of scuba-diving for monitoring water oxygen and charophyte distribution in shallow-lakes of the Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference of Scientific Diving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Roscoff, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094861v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14722,77 +14722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural vs functional approaches: A first comparison between water framework directive indicators and ENA indices on European estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14860,51 +14860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hypoxia on the fish and crustacean fauna in the Gironde Estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lanoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Watteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14966,316 +14966,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization by marine ichtyoplankton on mudflat in the Gironde estuary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 th Annual Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bergen, Norway. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">WISER fnal project meeting and conference Current Questions in Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Tallin, Estonia. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605479v1</w:t>
+                <w:t xml:space="preserve">hal-02596856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Colonization by marine ichtyoplankton on mudflat in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andreola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISER fnal project meeting and conference Current Questions in Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Tallin, Estonia. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">36 th Annual Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bergen, Norway. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596856v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : Liteau2 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Liteau. Science et gouvernance en appui au développement durable du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France. pp.1, 2009</w:t>
@@ -15317,90 +15317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidental escapement of farmed siberian sturgeon Acipenser baerii Brandt 1869 in the last watershed of the endangered european sturgeon Acipenser sturio L. 1758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Sturgeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Oshkosh, United States. pp.3, 2001</w:t>
@@ -15461,90 +15461,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de recherche pour le développement des méthodes hydroécologiques en appui à la directive-cadre européenne sur l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15588,64 +15588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'observation à long terme : guide pour le suivi de l'ichtyofaune dans l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15738,77 +15738,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 21 - Perspectives on marine fish ecology research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15859,51 +15859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine Degradation and Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capderrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15971,90 +15971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration écologique des estuaires : protection des personnes et lutte contre l’érosion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capderrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Salles,; Glenn Mainguy; Charles de Godoy Leski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropole estuarienne : Anticipation des changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.81-102, 2022, Ecologie - Environnement, 9781784059064</w:t>
@@ -16083,51 +16083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishes and Estuarine Environmental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16135,51 +16135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa F Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor D Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Whitfield, A.K.; Able, K.W.; Blaber, J.M.; Elliott, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries in Estuaries</w:t>
@@ -16225,64 +16225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish as Reference Species in Different Water Masses: chapter 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amiard Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16380,64 +16380,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Castège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.189-209, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t>
@@ -16479,90 +16479,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité marine : chapitre 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Castège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.173-188, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t>
@@ -16585,766 +16585,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological cycle and migrations of acipenser sturio: chap. 10</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Age assessment in European sturgeon: chap. 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.147-152, 2011, 978-3-642-20610-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_10⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.343-348, 2011, 978-3-642-2610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596649v1</w:t>
+                <w:t xml:space="preserve">hal-02596749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat, movements and feeding of juvenile european sturgeon (Acipenser sturio) in Gironde estuary: chap. 11</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Tagging european and atlantic sturgeons in Europe: chap. 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.153-163, 2011, 978-3-642-20610-8. </w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.349-355, 2011, 978-3-642-2610-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596795v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tagging european and atlantic sturgeons in Europe: chap. 24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+                <w:t xml:space="preserve">Biological cycle and migrations of acipenser sturio: chap. 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.349-355, 2011, 978-3-642-2610-8. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.147-152, 2011, 978-3-642-20610-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596648v1</w:t>
+                <w:t xml:space="preserve">hal-02596649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishery by-catch of european sturgeon in the bay of Biscay: chap. 22</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Habitat, movements and feeding of juvenile european sturgeon (Acipenser sturio) in Gironde estuary: chap. 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.335-342, 2011, 978-3-642-20610-8. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.153-163, 2011, 978-3-642-20610-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596797v1</w:t>
+                <w:t xml:space="preserve">hal-02596795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age assessment in European sturgeon: chap. 23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+                <w:t xml:space="preserve">Fishery by-catch of european sturgeon in the bay of Biscay: chap. 22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.343-348, 2011, 978-3-642-2610-8. </w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.335-342, 2011, 978-3-642-20610-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596749v1</w:t>
+                <w:t xml:space="preserve">hal-02596797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sturgeon recovery plan in the Rhône river (France): preliminary results on species determination and habitat suitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17412,260 +17412,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action 3 : Analyse des effets des périodes hypoxiques sur les fonctionnements biologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Action 1 : Inventaire et caractérisation saisonnière de la macrofaune présente (poissons et crustacés) dans la masse d’eau sous influence directe des apports de l’agglomération bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Fraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport synthétique d'avancement année 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.34-37</w:t>
+              <w:t xml:space="preserve">, 2013, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605482v1</w:t>
+                <w:t xml:space="preserve">hal-02605483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action 1 : Inventaire et caractérisation saisonnière de la macrofaune présente (poissons et crustacés) dans la masse d’eau sous influence directe des apports de l’agglomération bordelaise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Action 3 : Analyse des effets des périodes hypoxiques sur les fonctionnements biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Watteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport synthétique d'avancement année 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.27-29</w:t>
+              <w:t xml:space="preserve">, 2013, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605483v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire Poisson dans les eaux de transition : Protocole d’échantillonnage de la façade Atlantique et Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17677,247 +17677,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des habitats fréquentés par les juvéniles d'esturgeon européen dans l'estuaire de la Gironde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Juvenile sturgeon (Acipenser sturio) habitat utilization in the Gironde estuary as determined by acoustic telemetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brosse</w:t>
+                <w:t xml:space="preserve">S. Piefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.6-7</w:t>
+              <w:t xml:space="preserve">Aquatic telemetry: advances and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587259v1</w:t>
+                <w:t xml:space="preserve">hal-02587225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile sturgeon (Acipenser sturio) habitat utilization in the Gironde estuary as determined by acoustic telemetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des habitats fréquentés par les juvéniles d'esturgeon européen dans l'estuaire de la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic telemetry: advances and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.169-177</w:t>
+              <w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587225v1</w:t>
+                <w:t xml:space="preserve">hal-02587259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the protection of sturgeon, Acipenser sturio, to river management in general</w:t>
               </w:r>
@@ -17929,51 +17929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation of freshwater fishes: options for the future, COLLARES PEREIRA M.J., COELHO M.M., COWX I.G.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17992,385 +17992,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation des zones estuariennes fréquentées par les juvéniles d'esturgeon, compréhension des migrations</w:t>
+                <w:t xml:space="preserve">Premier inventaire ichthyologique de la partie basse de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gauthiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, pp.293-348</w:t>
+              <w:t xml:space="preserve">Programme Scientifique Seine aval exercice 1996. Rapport final par laboratoire - Etat d'avancement des travaux du programme coordonné de recherche sur l'estuaire de la Seine. Thème : Edifices biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.8-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582437v1</w:t>
+                <w:t xml:space="preserve">hal-02582571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation de l'aire de répartition marine de l'esturgeon européen Acipenser sturio à partir de déclarations de captures</w:t>
+                <w:t xml:space="preserve">Visualisation des zones estuariennes fréquentées par les juvéniles d'esturgeon, compréhension des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Meauze</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, pp.271-292</w:t>
+              <w:t xml:space="preserve">, 1997, pp.293-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582435v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier inventaire ichthyologique de la partie basse de la Seine</w:t>
+                <w:t xml:space="preserve">Identification et caractérisation de l'aire de répartition marine de l'esturgeon européen Acipenser sturio à partir de déclarations de captures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meauze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Scientifique Seine aval exercice 1996. Rapport final par laboratoire - Etat d'avancement des travaux du programme coordonné de recherche sur l'estuaire de la Seine. Thème : Edifices biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, pp.8-31</w:t>
+              <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.271-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582571v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des captures accidentelles d'Acipenser sturio réalisées en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18421,77 +18421,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau de bord de la population. Estimation de l'abondance des différentes classes d'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.349-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18561,90 +18561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tropicalization of European estuarine fish communities a matter of latitude?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobry Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18698,103 +18698,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion des larves de poisson en milieu estuarien : DILEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18825,64 +18825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'un indicateur poissons adapté aux Masses d'Eau de Transition de la Guyane - Projet PEGUY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18904,51 +18904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique « poisson » dans les eaux de transition d'Adour-Garonne et synthèse des résultats - Etude INRAE - Septembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18956,51 +18956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefevbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, pp.1-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19026,51 +19026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique poisson dans les eaux de transition d'Adour-Garonne et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19078,51 +19078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2018, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19148,90 +19148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reports on stressor classification and effects at the European scale: New functional diversity indices allowing assessing vulnerability in abiotic multi-stressor context. Deliverable D5.1-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sagouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schinegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19270,90 +19270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 5.A: Report on the comparison of the sensitivity of fish metrics to multi-stressors in rivers, lakes and transitional waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sagouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schinegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19392,64 +19392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport de synthèse année 4 Avril 2013 - Mars 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19467,64 +19467,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Addendum année 4 Avril 2013 - Mars 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19542,64 +19542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasability study for echo-integration use in the Zeeschelde estuary and comparison with the Garonne river estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Samedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19617,90 +19617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Axe 5 Synthèses des pressions et des impacts caractérisant les eaux de la Garonne estuarienne. Recommandations de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19735,64 +19735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, survie et croissance de l'ichthyoplancton en Gironde aval. : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andreola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19808,145 +19808,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport année 3 Avril 2012 - Mars 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport année 3 Avril 2012 - Mars 2013 Addemdum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2013, pp.53</w:t>
+              <w:t xml:space="preserve">irstea. 2013, pp.409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605342v1</w:t>
+                <w:t xml:space="preserve">hal-02605340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bibliographique sur les causes de l’hypoxie et ses conséquences sur le vivant. Etude de cas : L’estuaire de la Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Watteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19964,51 +19964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique poisson dans les eaux de transition d’Adour-Garonne et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20033,145 +20033,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport année 3 Avril 2012 - Mars 2013 Addemdum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport année 3 Avril 2012 - Mars 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2013, pp.409</w:t>
+              <w:t xml:space="preserve">irstea. 2013, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605340v1</w:t>
+                <w:t xml:space="preserve">hal-02605342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport de synthèse année 2 Avril 2011 - Mars 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20189,64 +20189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Addendum année 2 Avril 2011 - Mars 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20258,464 +20258,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des peuplements ichtyologiques dans les eaux de transition du bassin Rhône-Méditerranée et Corse : Campagne 2010–2011</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.103</w:t>
+                <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport de synthèse année 1 Avril 2010 - Mars 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Etcheber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597080v1</w:t>
+                <w:t xml:space="preserve">hal-02605336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report summarising the definitions of reference conditions using predictive models for ecological endpoints for fish in transitional waters: WISER Deliverable D.4.4-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport année 1 Avril 2010 - Mars 2011 Addendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude intégrée de l’effet des apports amont et locaux sur le fonctionnement de la Garonne estuarienne (ETIAGE) : Rapport de synthèse année 1 Avril 2010 - Mars 2011</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2012, pp.36</w:t>
+                <w:t xml:space="preserve">Suivi des peuplements ichtyologiques dans les eaux de transition du bassin Rhône-Méditerranée et Corse : Campagne 2010–2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02605336v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report detailing Multimetric fish-based indices sensitivity to anthropogenic and natural pressures, and to metrics variation range: WISER Deliverable D4.4-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Muxika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20793,90 +20793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological status assessment of transitional waters: an uncertainty analysis for the most commonly used fish metrics in Europe: WISER Deliverable D4.4-2, part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20928,64 +20928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21024,64 +21024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical report Coastal Water, North East Atlantic Geografical Intercalibration Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van den Bergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21136,1202 +21136,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du projet BEEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+                <w:t xml:space="preserve">Wiser Deliverable D4.4-2, part 1: Testing the adaptability and behaviour of 6 fish indices on a common dataset composed of multiple gears samplings from 8 estuaries and lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bocquené</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Foussard</w:t>
+                <w:t xml:space="preserve">V. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.100</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599542v1</w:t>
+                <w:t xml:space="preserve">hal-02596102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique poisson dans les eaux de transition d’Adour-Garonne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Essais de définition d'états de référence pour les estuaires et les lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.73</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597455v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la robustesse de l'indicateur ELFI et état l'avancement de l'intercalibration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité 2010 sur la coordination nationale du réseau de surveillance de l’ichtyofaune des masses d’eau de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements et mises à jour des indicateurs poissons en eaux de transition dans le SEEE et méthodes d’agrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de définition d'états de référence pour les estuaires et les lagunes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Synthèse du projet BEEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.24</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bocquené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Etchebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596682v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiser Deliverable D4.4-2, part 1: Testing the adaptability and behaviour of 6 fish indices on a common dataset composed of multiple gears samplings from 8 estuaries and lagoons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique poisson dans les eaux de transition d’Adour-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Uriarte</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fonseca</w:t>
+                <w:t xml:space="preserve">A. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.32</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596102v1</w:t>
+                <w:t xml:space="preserve">hal-02597455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de la méthode ELFI pour l'évaluation de la qualité des eaux de transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponses des assemblages ichtyofaunistiques à l'eutrophisation et proposition de méthode pour la définition d'un état de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.95</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594216v1</w:t>
+                <w:t xml:space="preserve">hal-02594218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport du contrôle de surveillance DCE 2009 du district Adour-Garonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rapport d'activité 2009 sur la coordination nationale du réseau de surveillance de l'ichtyofaune des masses d'eau de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.84</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594214v1</w:t>
+                <w:t xml:space="preserve">hal-02594221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité 2009 sur la coordination nationale du réseau de surveillance de l'ichtyofaune des masses d'eau de transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Amélioration des performances de la méthode ELFI pour l'évaluation de la qualité des eaux de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.27</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594221v1</w:t>
+                <w:t xml:space="preserve">hal-02594216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des assemblages ichtyofaunistiques à l'eutrophisation et proposition de méthode pour la définition d'un état de référence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+                <w:t xml:space="preserve">Rapport du contrôle de surveillance DCE 2009 du district Adour-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.14</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594218v1</w:t>
+                <w:t xml:space="preserve">hal-02594214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs DCE estuariens : Etat des lieux à l'échelle européenne en avril 2009, mise à jour en décembre 2010 - Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -22347,1728 +22347,1728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les estuaires français. Indice anatomo-morphologique et parasitaire pour l'évaluation de l'état de santé des poissons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les indicateurs DCE estuariens : état des lieux à l'échelle européenne en avril 2009. Résumé exécutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.263</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592732v1</w:t>
+                <w:t xml:space="preserve">hal-02594415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectionnements et ajustements de l'indicateur poisson pour les eaux de transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les indicateurs DCE estuariens : état des lieux à l'échelle européenne en avril 2009 - Rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.29</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592705v1</w:t>
+                <w:t xml:space="preserve">hal-02594414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité 2008 sur la coordination nationale du réseau de surveillance de l'ichtyofaune des masses d'eau de transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Recherche de métriques complémentaires pour les lagunes méditerranéennes et bilan des travaux d'intercalibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594229v1</w:t>
+                <w:t xml:space="preserve">hal-02594311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : programme LITEAU2 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Perfectionnements et ajustements de l'indicateur poisson pour les eaux de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.75</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592841v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en conformité du référentiel taxonomique et transmission des routines de calcul des métriques pour intégration au SEEE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les estuaires français. Indice anatomo-morphologique et parasitaire pour l'évaluation de l'état de santé des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.81</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592706v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de métriques complémentaires pour les lagunes méditerranéennes et bilan des travaux d'intercalibration</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport d'activité 2008 sur la coordination nationale du réseau de surveillance de l'ichtyofaune des masses d'eau de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cottet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02594311v1</w:t>
+                <w:t xml:space="preserve">hal-02594229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs DCE estuariens : état des lieux à l'échelle européenne en avril 2009. Résumé exécutif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : programme LITEAU2 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.9</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594415v1</w:t>
+                <w:t xml:space="preserve">hal-02592841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs DCE estuariens : état des lieux à l'échelle européenne en avril 2009 - Rapport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mise en conformité du référentiel taxonomique et transmission des routines de calcul des métriques pour intégration au SEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.67</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594414v1</w:t>
+                <w:t xml:space="preserve">hal-02592706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire poisson dans les eaux de transition, procédure : protocole d'échantillonnage pour le district Rhône Méditerranée Corse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comparaison des captures aux chaluts à perche et aux verveux dans les estuaires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591702v1</w:t>
+                <w:t xml:space="preserve">hal-02591188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique et méthodologique à la mise en oeuvre de la Directive Cadre sur l'Eau dans les eaux de transition : rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Inventaire poisson dans les eaux de transition, procédure : protocole d'échantillonnage pour les districts de la façade Atlantique et Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.121</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591033v1</w:t>
+                <w:t xml:space="preserve">hal-02591701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur multi-métriques de la qualité des masses d'eau de transition basé sur la composante ichtyologique développé dans le cadre du projet LITEAU II : Projet coordonné par le Cemagref Bordeaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Appui scientifique et méthodologique à la mise en oeuvre de la Directive Cadre sur l'Eau dans les eaux de transition : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Durozoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.5</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02593112v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire poisson dans les eaux de transition, procédure : protocole d'échantillonnage pour les districts de la façade Atlantique et Manche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Indicateur multi-métriques de la qualité des masses d'eau de transition basé sur la composante ichtyologique développé dans le cadre du projet LITEAU II : Projet coordonné par le Cemagref Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.30</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591701v1</w:t>
+                <w:t xml:space="preserve">hal-02593112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estuaire de la Gironde : présentation du système et des données disponibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Inventaire poisson dans les eaux de transition, procédure : protocole d'échantillonnage pour le district Rhône Méditerranée Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.18</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593113v1</w:t>
+                <w:t xml:space="preserve">hal-02591702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs ichtyologiques pour l'état des masses d'eau de transition dans le cadre de la DCE : méthodologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pasquaud</w:t>
+                <w:t xml:space="preserve">L'estuaire de la Gironde : présentation du système et des données disponibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.17</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593097v1</w:t>
+                <w:t xml:space="preserve">hal-02593113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des peuplements piscicoles dans les eaux de transition du bassin Rhône Méditerranée et Corse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Abdallah</w:t>
+                <w:t xml:space="preserve">Indicateurs ichtyologiques pour l'état des masses d'eau de transition dans le cadre de la DCE : méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2008, pp.209</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02599652v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des captures aux chaluts à perche et aux verveux dans les estuaires français</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">État des lieux des peuplements piscicoles dans les eaux de transition du bassin Rhône Méditerranée et Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591188v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un indicateur poisson pour les estuaires français. Rapport Seine-Aval, Tableau de bord des indicateurs opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24107,90 +24107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des peuplements de poisson dans les eaux de transition du bassin Adour Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Durozoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24219,289 +24219,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils d'évaluation et de suivi de l'état écologique des eaux de transition à partir des peuplements de poissons : convention MEDD-Cemagref 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Colmatage des tambours filtrants du Centre Nucléaire de Production Electrique du Blayais : campagne de mesures dans l'estuaire de la Gironde (campagnes GIRSAR 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Parlier</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2006, pp.95</w:t>
+                <w:t xml:space="preserve">Paul Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588989v1</w:t>
+                <w:t xml:space="preserve">hal-02588742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colmatage des tambours filtrants du Centre Nucléaire de Production Electrique du Blayais : campagne de mesures dans l'estuaire de la Gironde (campagnes GIRSAR 2006)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Développement d'outils d'évaluation et de suivi de l'état écologique des eaux de transition à partir des peuplements de poissons : convention MEDD-Cemagref 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gonthier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2006, pp.23</w:t>
+                <w:t xml:space="preserve">O. Lan Chow Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588742v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colmatage des tambours filtrants du Centre Nucléaire de Production Electrique du Blayais : campagne de mesures dans l'estuaire de la Gironde (campagnes GIRSAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24519,90 +24519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de l'état écologique de masses d'eaux de transition de type &amp;quot; estuaire &amp;quot; à partir du cas de la Gironde : Structure des assemblages ichtyologiques dans les milieux de type estuarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24620,77 +24620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de classification pour la typologie des eaux côtières et de transition sur les côtes françaises de l'Atlantique et de la Manche : Document réalisé pour le Groupe de Travail National &amp;quot;DCE Eaux Littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24721,90 +24721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des assemblages ichtyologiques dans les milieux de transition de type estuarien : contribution à la caractérisation de l'état écologique à partir du cas de la Gironde - Année 2004 : typologie, échantillonnage et suivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24822,77 +24822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colmatage des tambours filtrants du Centre Nucléaire de Production Electrique du Blayais : campagnes de mesures dans l'estuaire de la Gironde (Campagnes GIRSAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24910,77 +24910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et vulnérabilité des habitats essentiels utilisés par l’esturgeon européen, Acipenser sturio, dans l’estuaire de la Gironde : Rapport final Cemagref, MEDD-GRISAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2002, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -25002,51 +25002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des opérations menées sur l'esturgeon Acipenser sturio de 1984 à 1993. Expérience étrangère en matière de repeuplement d'esturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1995, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25064,64 +25064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode d'estimation de l'âge à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25152,64 +25152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et modélisation de la croissance des formes juvéniles d'esturgeons autochtones Acipenser sturio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25240,64 +25240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'esturgeon Acipenser sturio dans le milieu naturel : application de la méthode d'estimation de l'age à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25354,51 +25354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -25420,51 +25420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'esturgeon Acipenser sturio dans le milieu naturel : analyse de la structure démographique de la population d'Acipenser sturio dans l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1992, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25572,51 +25572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBC06164"/>
+    <w:nsid w:val="648A3058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25803,51 +25803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-lepage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8996-5305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7110-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gruselle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9020044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Benedetti-Cecchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46526-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.05" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.08" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Diallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Derriennic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00352" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vesque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2241-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01917536v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatlian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Luherne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.08.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teichert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagouis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17975-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harrison" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coates" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goarant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2016.11.4.05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuentes Cid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trimoreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Archambault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez Ruzafa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzoi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Koutrakis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCJFL6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthel&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597026v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez Dominguez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595790v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Schnitzler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Thom&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Das" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2010.5.S1.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. St Raykov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2010.5.S1.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07294" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591111v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davail Cuisset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viaene" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pelard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauka Spengler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baratte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2003.07.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brosse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095203v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauka-Spengler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mentec C" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(02)00301-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6FQJ5Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581098v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piefort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0426.2002.00414.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP6Q40NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derobert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(01)00695-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXMB4QBX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tremblay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579647v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605496v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578195v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meauze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Godoy Leski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainguy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604954v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605480v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cast&#232;ge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samedy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605488v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baqu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605486v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597065v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alvarez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596295v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Alvarez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594117v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutrakis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593044v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594421v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594420v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587155v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Menella" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587153v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kirschbaum" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586267v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587154v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586261v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581311v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581513v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581514v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581517v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590451v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582440v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575987v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575989v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601015v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Watteville" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreola" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596856v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593075v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607696v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080510v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kf6j-qw05" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605500v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703972v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F Fonseca" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor D Harrison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605299v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard Triquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Amiard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599368v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill Milly" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599367v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596649v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_10" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596795v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_11" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596648v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_24" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596797v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_22" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596749v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_23" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591983v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carmona" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605482v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fraty" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605483v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605600v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587259v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587225v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pustelnik" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582437v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582435v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582571v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthiez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bigot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582439v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582438v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601449v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601329v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevbre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608813v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevbre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604958v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schinegger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602550v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605344v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605343v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605497v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605341v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605478v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605342v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605335v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605345v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605340v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605339v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605337v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597080v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aliaume" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baldi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lebel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abdallah" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596951v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605338v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605336v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596972v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muxika" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garmendia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Uyarra" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596956v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596987v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605484v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Bergh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mosch" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599542v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etchebert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foussard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597455v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Just" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596681v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596683v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouju" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596680v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596682v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596102v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594216v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594214v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594221v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594218v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595156v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592705v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594229v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592706v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594311v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594415v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594414v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591702v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591033v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durozo&#239;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593112v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591701v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593113v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593097v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599652v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Crivelli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591188v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605595v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591662v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Maisonneuve" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588989v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lan Chow Wing" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588742v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583155v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605603v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605607v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanny" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584129v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581713v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605614v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606695v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578243v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574856v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576922v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575180v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575159v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mario-lepage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8996-5305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7110-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gruselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9020044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Benedetti-Cecchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46526-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elliott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.05" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.08" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Derriennic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00352" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vesque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2241-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.179" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01917536v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatlian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Luherne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.08.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teichert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagouis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17975-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Polard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harrison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coates" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goarant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2016.11.4.05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuentes Cid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trimoreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Archambault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthel&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez Ruzafa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzoi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Koutrakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDCJFL6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597026v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez Dominguez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597021v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595790v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Schnitzler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Thom&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Das" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. St Raykov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2010.5.S1.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.16" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584047v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2010.5.S1.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davail Cuisset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacomme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viaene" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590036v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07294" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pelard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauka Spengler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baratte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2003.07.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piefort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0426.2002.00414.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP6Q40NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095203v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauka-Spengler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mentec C" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(02)00301-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6FQJ5Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derobert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(01)00695-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXMB4QBX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tremblay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579647v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605496v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578195v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meauze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Godoy Leski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604953v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599814v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samedy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605480v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cast&#232;ge" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605488v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baqu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605486v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597065v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alvarez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605485v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Harrison" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596295v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Alvarez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596304v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594117v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutrakis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593044v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594420v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586261v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587155v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Menella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587153v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kirschbaum" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586267v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587154v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587152v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581311v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581513v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581514v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581517v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590451v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582427v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582440v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575987v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575989v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601015v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Watteville" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596856v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreola" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593075v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607696v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080510v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kf6j-qw05" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605500v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703972v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa F Fonseca" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor D Harrison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605299v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard Triquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Amiard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599368v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill Milly" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599367v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596749v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_23" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_24" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596649v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_10" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596795v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_11" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596797v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_22" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591983v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carmona" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605483v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605482v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fraty" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605600v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587225v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587259v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pustelnik" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582571v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthiez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bigot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582437v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582435v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582439v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582438v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601449v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601329v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevbre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608813v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevbre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604958v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schinegger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602550v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605344v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605343v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605497v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605341v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605478v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605340v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605335v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605345v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605342v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605339v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605337v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605336v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596951v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605338v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597080v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aliaume" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baldi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lebel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abdallah" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596972v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muxika" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garmendia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Uyarra" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596956v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596987v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605484v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Bergh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mosch" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596102v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596682v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596681v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596683v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouju" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596680v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599542v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etchebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foussard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597455v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Just" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594218v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594221v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594216v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594214v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595156v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594415v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594414v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594311v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592705v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594229v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592706v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591188v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591701v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591033v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durozo&#239;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593112v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591702v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593113v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593097v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599652v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Crivelli" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605595v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591662v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Maisonneuve" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588742v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588989v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lan Chow Wing" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583155v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605603v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605607v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanny" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584129v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581713v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605614v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606695v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578243v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574856v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576922v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575180v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575159v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>