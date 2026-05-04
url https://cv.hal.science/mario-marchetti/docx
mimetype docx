--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -109,1493 +109,1493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airport Traffic Simulator for Anti-icing Runway Winter Products: Chemical Performance by Mechanical Activation</w:t>
+                <w:t xml:space="preserve">Enhanced Raman hyperspectral imaging using RS-NMF: a novel Regularized Sparse Non-negative Matrix Factorization for spectral unmixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Charpentier</w:t>
+                <w:t xml:space="preserve">Marc Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Brassard</w:t>
+                <w:t xml:space="preserve">Amir Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léon Govohetchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Hancewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107170⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 269, pp.105602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271150v1</w:t>
+                <w:t xml:space="preserve">hal-05414927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and durability performance of metakaolin and fly ash-based geopolymers compared to cement systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François El Inaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.105788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.105788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic mapping of biodeterioration products on cementitious materials in sewer networks exposed to low H2S levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen-Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gouadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 460, pp.139827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Sulfide Induced Biodeterioration of Mortars and Cement Paste: A Multi-Scale Investigation using laboratory accelerated test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airport Traffic Simulator for Anti-icing Runway Winter Products: Chemical Performance by Mechanical Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.108695. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 28, pp.107170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108695⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05414924v1</w:t>
+                <w:t xml:space="preserve">hal-05271150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced spectroscopic and microscopic insights into cement biodeterioration in sulfur-rich sewer systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen Sulfide Induced Biodeterioration of Mortars and Cement Paste: A Multi-Scale Investigation using laboratory accelerated test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janette Ayoub</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.105955⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.108695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925967v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Raman hyperspectral imaging using RS-NMF: a novel Regularized Sparse Non-negative Matrix Factorization for spectral unmixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced spectroscopic and microscopic insights into cement biodeterioration in sulfur-rich sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Offroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janette Ayoub</w:t>
+                <w:t xml:space="preserve">Marielle Guéguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M. Hancewicz</w:t>
+                <w:t xml:space="preserve">Gwénaël Gouadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 269, pp.105602. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.105955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.105955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414927v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of long-term aging of low-carbon cementitious materials under severe H2S impact in sewerage systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assessment of the durability of various cementitious materials subjected to low levels of H2S in wastewater networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen-Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 447, pp.138125. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02346-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694789v1</w:t>
+                <w:t xml:space="preserve">hal-04610470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the durability of various cementitious materials subjected to low levels of H2S in wastewater networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation of long-term aging of low-carbon cementitious materials under severe H2S impact in sewerage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.138125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02346-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610470v1</w:t>
+                <w:t xml:space="preserve">hal-04694789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of curing on the coupled attack of sulfate and chloride ions on low-carbon cementitious materials including slag, fly ash, and metakaolin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman identification of CaCO3 polymorphs in concrete prepared with carbonated recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Quiertant</w:t>
+                <w:t xml:space="preserve">M. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Gouadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Offroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137307⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02296-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118589v1</w:t>
+                <w:t xml:space="preserve">hal-04680626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Effects of External Sulfate Attack on Low-Carbon Cementitious Materials at Early Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of curing on the coupled attack of sulfate and chloride ions on low-carbon cementitious materials including slag, fly ash, and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François El Inaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 438, pp.137307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14072831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05118585v1</w:t>
+                <w:t xml:space="preserve">hal-05118589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman identification of CaCO3 polymorphs in concrete prepared with carbonated recycled concrete aggregates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Offroy</w:t>
+                <w:t xml:space="preserve">Long-Term Effects of External Sulfate Attack on Low-Carbon Cementitious Materials at Early Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François El Inaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haouchine</w:t>
+                <w:t xml:space="preserve">Bugra Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Djerbi</w:t>
+                <w:t xml:space="preserve">Maryam Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (2), pp.28. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.2831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02296-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14072831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680626v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using clustering as pre-processing in the framework of signal unmixing for exhaustive exploration of archaeological artefacts in Raman imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,90 +1672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Mechanisms Involved in the Coupled Attack of Sulfate and Chloride Ions on Low-Carbon Cementitious Materials: An In-Depth Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François El Inaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (21), pp.11729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,90 +1789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Chemometric and Raman Spectroscopy Applied to the Kinetics of Setting and Early Age Hydration of Cement Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Janvier-Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Offroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (1), 37-52, photos, graph., bibliogr. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1938,103 +1938,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par spectroscopie Raman de polymorphes de CaCO3 présents dans des bétons de granulats de béton recyclé carbonatés et utilisés comme puits de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gouadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merzouk Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Journées thématiques du GFSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFSV, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2228,51 +2228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271150v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Brassard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107170" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois El Inaty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nasreddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105788" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ayadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Govohetchan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Hancewicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02346-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugra Aydin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Houhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14072831" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouchine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02296-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04326017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janvier-Badosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221135065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414927v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ayadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Govohetchan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Hancewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois El Inaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nasreddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Brassard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02346-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouadec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouchine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02296-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugra Aydin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Houhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14072831" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04326017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janvier-Badosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221135065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>