--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -109,1493 +109,1493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Raman hyperspectral imaging using RS-NMF: a novel Regularized Sparse Non-negative Matrix Factorization for spectral unmixing</w:t>
+                <w:t xml:space="preserve">Airport Traffic Simulator for Anti-icing Runway Winter Products: Chemical Performance by Mechanical Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Offroy</w:t>
+                <w:t xml:space="preserve">Claire Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Ayadi</w:t>
+                <w:t xml:space="preserve">Jean-Denis Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Govohetchan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105602⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.107170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414927v1</w:t>
+                <w:t xml:space="preserve">hal-05271150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and durability performance of metakaolin and fly ash-based geopolymers compared to cement systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François El Inaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François El Inaty</w:t>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Nasreddine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.105788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.105788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic mapping of biodeterioration products on cementitious materials in sewer networks exposed to low H2S levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen-Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Pons</w:t>
+                <w:t xml:space="preserve">Gwenaël Gouadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 460, pp.139827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airport Traffic Simulator for Anti-icing Runway Winter Products: Chemical Performance by Mechanical Activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Sulfide Induced Biodeterioration of Mortars and Cement Paste: A Multi-Scale Investigation using laboratory accelerated test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.107170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107170⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.108695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271150v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Sulfide Induced Biodeterioration of Mortars and Cement Paste: A Multi-Scale Investigation using laboratory accelerated test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced spectroscopic and microscopic insights into cement biodeterioration in sulfur-rich sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Gouadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108695⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.105955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.105955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414924v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced spectroscopic and microscopic insights into cement biodeterioration in sulfur-rich sewer systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhanced Raman hyperspectral imaging using RS-NMF: a novel Regularized Sparse Non-negative Matrix Factorization for spectral unmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Offroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Govohetchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Gouadec</w:t>
+                <w:t xml:space="preserve">Thomas M. Hancewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 157, pp.105955. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 269, pp.105602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.105955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925967v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the durability of various cementitious materials subjected to low levels of H2S in wastewater networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of long-term aging of low-carbon cementitious materials under severe H2S impact in sewerage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.138125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02346-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610470v1</w:t>
+                <w:t xml:space="preserve">hal-04694789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of long-term aging of low-carbon cementitious materials under severe H2S impact in sewerage systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman identification of CaCO3 polymorphs in concrete prepared with carbonated recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin</w:t>
+                <w:t xml:space="preserve">M. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Offroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138125⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02296-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694789v1</w:t>
+                <w:t xml:space="preserve">hal-04680626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman identification of CaCO3 polymorphs in concrete prepared with carbonated recycled concrete aggregates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Haouchine</w:t>
+                <w:t xml:space="preserve">Effect of curing on the coupled attack of sulfate and chloride ions on low-carbon cementitious materials including slag, fly ash, and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François El Inaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Djerbi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Quiertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02296-z⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 438, pp.137307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680626v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of curing on the coupled attack of sulfate and chloride ions on low-carbon cementitious materials including slag, fly ash, and metakaolin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Long-Term Effects of External Sulfate Attack on Low-Carbon Cementitious Materials at Early Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François El Inaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bugra Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137307⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.2831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14072831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118589v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Effects of External Sulfate Attack on Low-Carbon Cementitious Materials at Early Age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bugra Aydin</w:t>
+                <w:t xml:space="preserve">Assessment of the durability of various cementitious materials subjected to low levels of H2S in wastewater networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen-Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Houhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Quiertant</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (7), pp.2831. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14072831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02346-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118585v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using clustering as pre-processing in the framework of signal unmixing for exhaustive exploration of archaeological artefacts in Raman imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,90 +1672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Mechanisms Involved in the Coupled Attack of Sulfate and Chloride Ions on Low-Carbon Cementitious Materials: An In-Depth Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François El Inaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (21), pp.11729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,90 +1789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Chemometric and Raman Spectroscopy Applied to the Kinetics of Setting and Early Age Hydration of Cement Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Janvier-Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Offroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (1), 37-52, photos, graph., bibliogr. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1938,103 +1938,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par spectroscopie Raman de polymorphes de CaCO3 présents dans des bétons de granulats de béton recyclé carbonatés et utilisés comme puits de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gouadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merzouk Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Journées thématiques du GFSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFSV, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2228,51 +2228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414927v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ayadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Govohetchan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Hancewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois El Inaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nasreddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Brassard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02346-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouadec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouchine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02296-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugra Aydin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Houhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14072831" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04326017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janvier-Badosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221135065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271150v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Brassard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107170" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois El Inaty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nasreddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105788" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen Minerbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ayadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Govohetchan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Hancewicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Offroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouchine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02296-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugra Aydin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Houhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14072831" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02346-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Kauffmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.125955" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04326017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janvier-Badosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221135065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>