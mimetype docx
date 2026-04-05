--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1288,368 +1288,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Adaptation of the Squid web cache with Arachne</w:t>
+                <w:t xml:space="preserve">A Model Curriculum for Aspect-Oriented Software Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ségura-Devillechaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+                <w:t xml:space="preserve">Johan Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzanna Chitchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loriant</w:t>
+                <w:t xml:space="preserve">Siobhàn Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fritz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douence</w:t>
+                <w:t xml:space="preserve">Ellie d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Special issue on Aspect-Oriented Programming, 23 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 23 (6), pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MS.2006.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442177v1</w:t>
+                <w:t xml:space="preserve">hal-00444025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Curriculum for Aspect-Oriented Software Development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Adaptation of the Squid web cache with Arachne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellie d'Hondt</w:t>
+                <w:t xml:space="preserve">Marc Ségura-Devillechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Garcia</w:t>
+                <w:t xml:space="preserve">Nicolas Loriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 23 (6), pp.53-61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, Special issue on Aspect-Oriented Programming, 23 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444025v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expressive aspect language for system applications with Arachne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ségura-Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (1)</w:t>
@@ -1911,736 +1911,736 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative, generic definition and effective implementation of transfer learning algorithms</w:t>
+                <w:t xml:space="preserve">A New vTPM Architecture with Strong Isolation for the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Diab</w:t>
+                <w:t xml:space="preserve">Samia Boutalbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Graiet</w:t>
+                <w:t xml:space="preserve">Remous-Aris Koutsiamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAI 2025 - 21st International Conference on Artificial Intelligence Applications and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limassol, Cyprus. pp.1-14</w:t>
+              <w:t xml:space="preserve">ICA3PP 2025 - 25th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Zhengzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005665v3</w:t>
+                <w:t xml:space="preserve">hal-05287039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reference Architecture for Secure Cooperative Autonomous Systems for IIoT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model for Distributed Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antoine Lacoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Südholt</w:t>
+                <w:t xml:space="preserve">Aymene Boucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Traoré</w:t>
+                <w:t xml:space="preserve">Carlos Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sudholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10943103⟩</w:t>
+              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023265v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New vTPM Architecture with Strong Isolation for the Cloud</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Reference Architecture for Secure Cooperative Autonomous Systems for IIoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maissa Dammak</w:t>
+                <w:t xml:space="preserve">Divi De Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2025 - 25th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. pp.181-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10943103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287039v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for Distributed Machine Learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Declarative, generic definition and effective implementation of transfer learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Sudholt</w:t>
+                <w:t xml:space="preserve">Tayeb Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Graiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIAI 2025 - 21st International Conference on Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limassol, Cyprus. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460554v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005665v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-skol: A Modular Federated Learning Framework Supporting Security Countermeasure Composition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-Wide Association Study of Chronic Lung Allograft Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data 2024: IEEE International Conference on Big Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress Lung Transplantation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760901v1</w:t>
+                <w:t xml:space="preserve">hal-05030633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study of Chronic Lung Allograft Dysfunction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ti-skol: A Modular Federated Learning Framework Supporting Security Countermeasure Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi De Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Lung Transplantation 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Big Data 2024: IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE BigData 2024, Dec 2024, Washington DC, United States. pp.7860-7869, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030633v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Edge Slice Broker: Mobile Edge Slices Deployment in Multi-Cloud Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Boutalbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,680 +2720,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study of Chronic Lung Allograft Dysfunction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HFedSNN: Efficient Hierarchical Federated Learning using Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Aouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GO Immuno 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MobiWac 2023: 21st ACM International Symposium on Mobility Management and Wireless Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3616390.3618288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030599v1</w:t>
+                <w:t xml:space="preserve">hal-04197115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HFedSNN: Efficient Hierarchical Federated Learning using Spiking Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+                <w:t xml:space="preserve">Towards Scalable Resilient Federated Learning: A Fully Decentralised Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi De Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiWac 2023: 21st ACM International Symposium on Mobility Management and Wireless Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeRConAI 2023: 2nd IEEE Workshop on Pervasive and Resource-constrained Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE International Conference on Pervasive Computing and Communications (PerCom Workshops), Mar 2023, Atlanta (GA), United States. pp.621-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops56833.2023.10150295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3616390.3618288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197115v1</w:t>
+                <w:t xml:space="preserve">hal-03946638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scalable Resilient Federated Learning: A Fully Decentralised Approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-Wide Association Study of Chronic Lung Allograft Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeRConAI 2023: 2nd IEEE Workshop on Pervasive and Resource-constrained Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GO Immuno 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops56833.2023.10150295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03946638v1</w:t>
+                <w:t xml:space="preserve">hal-05030599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Cloud Deployment Architecture For Privacy-preserving Collaborative Genome-Wide Association Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure distribution of Factor Analysis of Mixed Data (FAMD) and its application to personalized medicine of transplanted patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Boujdad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI ICDF2C 2021: 12th EAI International Conference on Digital Forensics &amp; Cyber Crime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06365-7_21⟩</w:t>
+              <w:t xml:space="preserve">AINA 2021: 35th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75100-5_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331063v1</w:t>
+                <w:t xml:space="preserve">hal-03141653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure distribution of Factor Analysis of Mixed Data (FAMD) and its application to personalized medicine of transplanted patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sirine Sayadi</w:t>
+                <w:t xml:space="preserve">A Hybrid Cloud Deployment Architecture For Privacy-preserving Collaborative Genome-Wide Association Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Boujdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niyitegeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Bellafqira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouenou Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Geffard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2021: 35th International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">EAI ICDF2C 2021: 12th EAI International Conference on Digital Forensics &amp; Cyber Crime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.342-359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75100-5_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06365-7_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141653v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Contextualization of Biomedical Data: a case study in precision medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On distributed collaboration for biomedical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Boujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,365 +3594,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Distributed Computing on Untrusted Fog Infrastructures Using Trusted Linux Containers</w:t>
+                <w:t xml:space="preserve">Cache-Based Side-Channel Attacks Detection through Intel Cache Monitoring Technology and Hardware Performance Counters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad-Mahdi Bazm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCom 2018 - 10th IEEE International Conference on Cloud Computing Technology and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CloudCom2018.2018.00053⟩</w:t>
+              <w:t xml:space="preserve">FMEC 2018 - Third IEEE International Conference on Fog and Mobile Edge Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FMEC.2018.8364038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875777v2</w:t>
+                <w:t xml:space="preserve">hal-01762803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Privacy for Shared Genetic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima-Zahra Boujdad</w:t>
+                <w:t xml:space="preserve">Secure Distributed Computing on Untrusted Fog Infrastructures Using Trusted Linux Containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Mahdi Bazm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER 2018 : 8th International Conference on Cloud Computing and Services Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CloudCom 2018 - 10th IEEE International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nicosia, Cyprus. pp.239-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom2018.2018.00053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006765804890496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692620v2</w:t>
+                <w:t xml:space="preserve">hal-01875777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache-Based Side-Channel Attacks Detection through Intel Cache Monitoring Technology and Hardware Performance Counters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lacoste</w:t>
+                <w:t xml:space="preserve">Constructive Privacy for Shared Genetic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Boujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMEC 2018 - Third IEEE International Conference on Fog and Mobile Edge Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">CLOSER 2018 : 8th International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FMEC.2018.8364038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006765804890496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762803v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side-Channels Beyond the Cloud Edge : New Isolation Threats and Solutions</w:t>
               </w:r>
@@ -4049,555 +4049,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VMPlaceS: A Generic Tool to Investigate and Compare VM Placement Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+                <w:t xml:space="preserve">A Language for the Composition of Privacy-Enforcement Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europar 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE RATSP 2015, The 2015 IEEE International Symposium on Recent Advances of Trust, Security and Privacy in Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland. pp.1037 - 1044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Trustcom.2015.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159033v1</w:t>
+                <w:t xml:space="preserve">hal-01168303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Modular Instrumentation of Interpreters in JavaScript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marchand de Kerchove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOAL - Foundations of Aspect-Oriented Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2735386.2736753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language for the Composition of Privacy-Enforcement Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douence</w:t>
+                <w:t xml:space="preserve">VMPlaceS: A Generic Tool to Investigate and Compare VM Placement Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RATSP 2015, The 2015 IEEE International Symposium on Recent Advances of Trust, Security and Privacy in Computing and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europar 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Trustcom.2015.480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168303v1</w:t>
+                <w:t xml:space="preserve">hal-01159033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectual Session Types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+                <w:t xml:space="preserve">Enforcing Expressive Accountability Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modularity - 13th International Conference on Modularity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2577080.2577085⟩</w:t>
+              <w:t xml:space="preserve">WETICE - IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sumitra Reddy, Jun 2014, Parma, Italy. pp.333--338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2014.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872791v1</w:t>
+                <w:t xml:space="preserve">hal-00967398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Expressive Accountability Policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+                <w:t xml:space="preserve">Aspectual Session Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE - IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sumitra Reddy, Jun 2014, Parma, Italy. pp.333--338, </w:t>
+              <w:t xml:space="preserve">Modularity - 13th International Conference on Modularity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lugano, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2014.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2577080.2577085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967398v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting workﬂows using generic schemas: application to the security of business processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,286 +4642,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference monitors for security and interoperability in OAuth 2.0</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+                <w:t xml:space="preserve">Aspectizing JavaScript Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marchand de Kerchove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETOP - 6th International Workshop on Autonomous and Spontaneous Security - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MISS - 3rd Workshop on Modularity In Systems Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2451613.2451616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846810v1</w:t>
+                <w:t xml:space="preserve">hal-00786258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectizing JavaScript Security</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noyé</w:t>
+                <w:t xml:space="preserve">Reference monitors for security and interoperability in OAuth 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISS - 3rd Workshop on Modularity In Systems Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETOP - 6th International Workshop on Autonomous and Spontaneous Security - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Egham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786258v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and expressive aspect-based control over service compositions in the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Serme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5649,109 +5649,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured and flexible gray-box composition: Application to task rescheduling for grid benchmarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismael Mejia</w:t>
+                <w:t xml:space="preserve">Essential AOP: The A Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Fraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference APPLIED COMPUTING 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Development of the Information Society and "Politehnica" University of Timisoara, Romania, Oct 2010, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">European Conference on Object-Oriented Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Maribor, Slovenia. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00511843v1</w:t>
+                <w:t xml:space="preserve">hal-00467405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Document Dependency Analysis for System-of-System Integration</w:t>
               </w:r>
@@ -5852,247 +5865,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une réification de l'énergie dans le domaine du logiciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structured and flexible gray-box composition: Application to task rescheduling for grid benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Génie de la Programmation et du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.000</w:t>
+              <w:t xml:space="preserve">IADIS International Conference APPLIED COMPUTING 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Development of the Information Society and "Politehnica" University of Timisoara, Romania, Oct 2010, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467411v1</w:t>
+                <w:t xml:space="preserve">inria-00511843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential AOP: The A Calculus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une réification de l'énergie dans le domaine du logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Object-Oriented Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Maribor, Slovenia. pp.000</w:t>
+              <w:t xml:space="preserve">Journées du GDR Génie de la Programmation et du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467405v1</w:t>
+                <w:t xml:space="preserve">hal-00467411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive Scoping of Distributed Aspects</w:t>
               </w:r>
@@ -6669,51 +6669,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Patterns for Distributed Programs</w:t>
+                <w:t xml:space="preserve">Invasive Patterns: Aspect-Based Adaptation of Distributed Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
@@ -6731,513 +6731,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Objects, Middleware, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Portugal. pp.772-789</w:t>
+              <w:t xml:space="preserve">Workshop on Coordination and Adaptation Techniques for Software Entities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467821v1</w:t>
+                <w:t xml:space="preserve">hal-00469639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards correct evolution of components using VPA-based aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATOLL: Aspect-Oriented Toll System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Christa Schwanninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sobotzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 4th Workshop on Reflection, AOP and Meta-Data for Software Evolution (RAM-SE'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 6th Int. Workshop on Aspects, Components, and Patterns for Infrastructure Software (ACP4IS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1233901.1233908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473986v1</w:t>
+                <w:t xml:space="preserve">inria-00473974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proc. of the 9th International Symposium on Distributed Objects, Middleware, and Applications (DOA'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dong Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Invasive Patterns for Distributed Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 9th International Symposium on Distributed Objects, Middleware, and Applications (DOA'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Distributed Objects, Middleware, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Portugal. pp.772-789</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00473984v1</w:t>
+                <w:t xml:space="preserve">hal-00467821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOLL: Aspect-Oriented Toll System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards correct evolution of components using VPA-based aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Schwanninger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Sobotzik</w:t>
+                <w:t xml:space="preserve">Dong Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 6th Int. Workshop on Aspects, Components, and Patterns for Infrastructure Software (ACP4IS'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 4th Workshop on Reflection, AOP and Meta-Data for Software Evolution (RAM-SE'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Genova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473974v1</w:t>
+                <w:t xml:space="preserve">inria-00473986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Patterns: Aspect-Based Adaptation of Distributed Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
+                <w:t xml:space="preserve">Proc. of the 9th International Symposium on Distributed Objects, Middleware, and Applications (DOA'07)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Coordination and Adaptation Techniques for Software Entities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of the 9th International Symposium on Distributed Objects, Middleware, and Applications (DOA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Villamoura, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76848-7_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469639v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VPA-based aspects: better support for AOP over protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7652,90 +7652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expressive aspect language for system applications with Arachne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ségura-Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Aspect-Oriented Software Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Chicago, United States</w:t>
@@ -7758,217 +7758,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating adaptive image generation for medical devices using Aspect-Oriented Programming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model of components with non-regular protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.1025-1032</w:t>
+              <w:t xml:space="preserve">4th international workshop, SC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United Kingdom. pp.99-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457185v1</w:t>
+                <w:t xml:space="preserve">hal-00457200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of components with non-regular protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automating adaptive image generation for medical devices using Aspect-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ségura Devillechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Wuchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop, SC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, United Kingdom. pp.99-114</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.1025-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457200v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, reuse and interaction analysis of stateful aspects</w:t>
               </w:r>
@@ -8647,51 +8647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8746,51 +8746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensible Modules for JavaScript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marchand de Kerchove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9170,436 +9170,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACP4IS'07: Proceedings of the 6th workshop on Aspects, components, and patterns for infrastructure software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECOOP 2006-Object-Oriented Technology. Workshop Reader, Workshops, Nantes, France, July 3-7, 2006, Final Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Spinczyk</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">ACM, pp.0, 2007</w:t>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, Vol. 4379, 157 p., 2007, Lecture Notes in Computer Science, 978-3-540-71772-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473629v1</w:t>
+                <w:t xml:space="preserve">inria-00473630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards expressive, well-founded and correct Aspect-Oriented Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACP4IS'07: Proceedings of the 6th workshop on Aspects, components, and patterns for infrastructure software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Spinczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Nantes, pp.0, 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACM, pp.0, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00473989v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOOP 2006-Object-Oriented Technology. Workshop Reader, Workshops, Nantes, France, July 3-7, 2006, Final Reports</w:t>
+                <w:t xml:space="preserve">Towards expressive, well-founded and correct Aspect-Oriented Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes, pp.0, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Consel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">inria-00473630v1</w:t>
+                <w:t xml:space="preserve">inria-00473989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOP for systems software and middleware</w:t>
+                <w:t xml:space="preserve">Proceedings of the 5th Int. Symposium on Software Composition (SC'06)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Coady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arno Jacobsen</w:t>
+                <w:t xml:space="preserve">Welf Löwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Verlag, pp.0, 2006, Transactions in AOSD, 978-3-540-48890-3. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Springer Verlag, pp.0, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473991v1</w:t>
+                <w:t xml:space="preserve">inria-00473992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 5th Int. Symposium on Software Composition (SC'06)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AOP for systems software and middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Coady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, pp.0, 2006, Transactions in AOSD, 978-3-540-48890-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11922827_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welf Löwe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">inria-00473992v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9997,90 +9997,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Volunteer Deep Learning: Security Challenges and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi De Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10199,51 +10199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Scope: A Pragmatic JavaScript Pattern for Modular Instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marchand de Kerchove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,51 +10319,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Language for the Composition of Privacy-Enforcement Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10450,51 +10450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10615,250 +10615,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noyé</w:t>
+                <w:t xml:space="preserve">Explicitly distributed AOP using AWED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5873, INRIA. 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanderperren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Fraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Suvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5882, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071396v1</w:t>
+                <w:t xml:space="preserve">inria-00071386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicitly distributed AOP using AWED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
+                <w:t xml:space="preserve">Concurrent aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5882, INRIA. 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5873, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071386v1</w:t>
+                <w:t xml:space="preserve">inria-00071396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and resolution of aspect interactions</w:t>
               </w:r>
@@ -11291,51 +11291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04712234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane dos Santos Brito Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renaud-Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01683-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sayadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2022.00080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00703-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2855158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Fraine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ernst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362389.2362391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Mejia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Rashid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Greenwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzanna Chitchyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Regine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2010.30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.06.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura-Devillechaise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fritz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#224;n Clarke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie d'Hondt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2006.146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005665v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Diab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi De Lacour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lacoste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10943103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boutalbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Dammak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825127" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauduit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kheir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dan Moussa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC57925.2023.00016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616390.3618288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops56833.2023.10150295" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niyitegeka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06365-7_21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Geffard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75100-5_44" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875777v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692620v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006765804890496" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762803v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sautereau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC.2018.8364038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593144v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNET.2017.8241986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchand de Kerchove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2736753" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.480" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2577080.2577085" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451613.2451616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960518.1960523" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1961359.1961362" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sabir Idrees" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Serme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roudier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Syed Ali Naqvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1509239.1509245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89856-6_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-38948FDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02047-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jonckers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1353482.1353491" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2008.22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467821v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ha Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WT7TNGSF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Schwanninger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sobotzik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1233901.1233908" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469639v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2006.39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1173706.1173718" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanderperren" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Suv&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1119655.1119665" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura Devillechaise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Wuchner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fradet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133572.1133605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard A. &#197;berg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Sylla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031177v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hohenstein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Sanen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodewijk Bergmans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78195-0_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Spinczyk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Gibbs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473630v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Coady" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Jacobsen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11922827_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VH20J659-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welf L&#246;we" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siani Pearson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Tountopoulos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Catteddu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refik Molva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181143v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071396v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071386v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072153v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alexandra Holzbacher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;rin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486842v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04712234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane dos Santos Brito Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renaud-Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01683-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sayadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2022.00080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00703-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2855158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Fraine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ernst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362389.2362391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Mejia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Rashid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Greenwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzanna Chitchyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Regine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2010.30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.06.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#224;n Clarke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie d'Hondt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2006.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura-Devillechaise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fritz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boutalbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Dammak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi De Lacour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lacoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10943103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005665v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Diab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauduit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kheir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dan Moussa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC57925.2023.00016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616390.3618288" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops56833.2023.10150295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Geffard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75100-5_44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niyitegeka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06365-7_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762803v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sautereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC.2018.8364038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875777v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692620v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006765804890496" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593144v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNET.2017.8241986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchand de Kerchove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2736753" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.71" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2577080.2577085" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451613.2451616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960518.1960523" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1961359.1961362" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sabir Idrees" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Serme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roudier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Syed Ali Naqvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1509239.1509245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89856-6_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-38948FDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02047-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jonckers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1353482.1353491" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2008.22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469639v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Schwanninger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sobotzik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1233901.1233908" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ha Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_42" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WT7TNGSF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2006.39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1173706.1173718" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanderperren" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Suv&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1119655.1119665" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura Devillechaise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Wuchner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fradet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133572.1133605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard A. &#197;berg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Sylla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031177v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hohenstein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Sanen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodewijk Bergmans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78195-0_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473629v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Spinczyk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Gibbs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welf L&#246;we" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Coady" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Jacobsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11922827_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VH20J659-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siani Pearson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Tountopoulos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Catteddu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refik Molva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181143v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072153v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alexandra Holzbacher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;rin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486842v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>