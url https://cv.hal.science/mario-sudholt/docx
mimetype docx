--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -2348,269 +2348,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005665v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study of Chronic Lung Allograft Dysfunction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ti-skol: A Modular Federated Learning Framework Supporting Security Countermeasure Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi De Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Lung Transplantation 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Big Data 2024: IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE BigData 2024, Dec 2024, Washington DC, United States. pp.7860-7869, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030633v1</w:t>
+                <w:t xml:space="preserve">hal-04760901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-skol: A Modular Federated Learning Framework Supporting Security Countermeasure Composition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-Wide Association Study of Chronic Lung Allograft Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data 2024: IEEE International Conference on Big Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress Lung Transplantation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760901v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Edge Slice Broker: Mobile Edge Slices Deployment in Multi-Cloud Environments</w:t>
               </w:r>
@@ -2973,77 +2973,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GO Immuno 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Nantes, France</w:t>
@@ -4547,226 +4547,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting workﬂows using generic schemas: application to the security of business processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+                <w:t xml:space="preserve">Aspectizing JavaScript Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marchand de Kerchove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Chebaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCom - 5th IEEE International Conference on Cloud Computing Technology and Science - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MISS - 3rd Workshop on Modularity In Systems Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2451613.2451616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866485v1</w:t>
+                <w:t xml:space="preserve">hal-00786258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectizing JavaScript Security</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noyé</w:t>
+                <w:t xml:space="preserve">Adapting workﬂows using generic schemas: application to the security of business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Chebaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISS - 3rd Workshop on Modularity In Systems Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CloudCom - 5th IEEE International Conference on Cloud Computing Technology and Science - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. pp.519-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786258v1</w:t>
+                <w:t xml:space="preserve">hal-00866485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference monitors for security and interoperability in OAuth 2.0</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and expressive aspect-based control over service compositions in the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8647,51 +8647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11291,51 +11291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04712234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane dos Santos Brito Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renaud-Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01683-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sayadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2022.00080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00703-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2855158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Fraine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ernst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362389.2362391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Mejia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Rashid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Greenwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzanna Chitchyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Regine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2010.30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.06.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#224;n Clarke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie d'Hondt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2006.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura-Devillechaise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fritz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boutalbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Dammak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi De Lacour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lacoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10943103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005665v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Diab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauduit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kheir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dan Moussa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC57925.2023.00016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616390.3618288" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops56833.2023.10150295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Geffard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75100-5_44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niyitegeka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06365-7_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762803v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sautereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC.2018.8364038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875777v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692620v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006765804890496" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593144v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNET.2017.8241986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchand de Kerchove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2736753" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.71" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2577080.2577085" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451613.2451616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960518.1960523" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1961359.1961362" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sabir Idrees" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Serme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roudier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Syed Ali Naqvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1509239.1509245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89856-6_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-38948FDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02047-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jonckers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1353482.1353491" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2008.22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469639v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Schwanninger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sobotzik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1233901.1233908" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ha Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_42" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WT7TNGSF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2006.39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1173706.1173718" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanderperren" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Suv&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1119655.1119665" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura Devillechaise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Wuchner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fradet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133572.1133605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard A. &#197;berg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Sylla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031177v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hohenstein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Sanen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodewijk Bergmans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78195-0_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473629v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Spinczyk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Gibbs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welf L&#246;we" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Coady" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Jacobsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11922827_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VH20J659-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siani Pearson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Tountopoulos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Catteddu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refik Molva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181143v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072153v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alexandra Holzbacher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;rin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486842v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04712234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane dos Santos Brito Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renaud-Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01683-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sayadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2022.00080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Mahdi Bazm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00703-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2855158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Fraine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ernst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362389.2362391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Mejia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Rashid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Greenwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzanna Chitchyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Regine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2010.30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.06.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#224;n Clarke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie d'Hondt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2006.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura-Devillechaise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fritz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boutalbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous-Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Dammak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi De Lacour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lacoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10943103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005665v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Diab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825127" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauduit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kheir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remous Aris Koutsiamanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dan Moussa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC57925.2023.00016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616390.3618288" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops56833.2023.10150295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Geffard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75100-5_44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niyitegeka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06365-7_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762803v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sautereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC.2018.8364038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875777v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692620v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006765804890496" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593144v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNET.2017.8241986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchand de Kerchove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2736753" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.71" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2577080.2577085" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451613.2451616" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chebaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960518.1960523" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1961359.1961362" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sabir Idrees" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Serme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roudier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Syed Ali Naqvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1509239.1509245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89856-6_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-38948FDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02047-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jonckers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1353482.1353491" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2008.22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469639v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Schwanninger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sobotzik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1233901.1233908" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ha Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_42" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WT7TNGSF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2006.39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1173706.1173718" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanderperren" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Suv&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1119655.1119665" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441355v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457200v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S&#233;gura Devillechaise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Wuchner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fradet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133572.1133605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard A. &#197;berg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Sylla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031177v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hohenstein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Sanen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodewijk Bergmans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78195-0_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473629v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Spinczyk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Gibbs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welf L&#246;we" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Coady" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Jacobsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11922827_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VH20J659-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siani Pearson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Tountopoulos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Catteddu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refik Molva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181143v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072153v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alexandra Holzbacher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;rin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486842v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>