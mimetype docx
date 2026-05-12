--- v1 (2026-03-27)
+++ v2 (2026-05-12)
@@ -162,2421 +162,2555 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding real work situations to determine sprayer design occupational and environmental health criteria: a mixed methods study protocol</w:t>
+                <w:t xml:space="preserve">Les compromis dans l’activité : comprendre les logiques de production et de protection pour agir en prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Jolly</w:t>
+                <w:t xml:space="preserve">Elhadj Salikou Mariko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Aubert-Simard</w:t>
+                <w:t xml:space="preserve">Mathilde Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Burlet-Vienney</w:t>
+                <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Beauregard</w:t>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Feillou</w:t>
+                <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-026-26465-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/162l4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531019v1</w:t>
+                <w:t xml:space="preserve">hal-05592724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of occupational accidents on board fishing vessels – What scope of regulations to prevent accidents involving deck machinery?</w:t>
+                <w:t xml:space="preserve">Understanding real work situations to determine sprayer design occupational and environmental health criteria: a mixed methods study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albert</w:t>
+                <w:t xml:space="preserve">Caroline Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Du</w:t>
+                <w:t xml:space="preserve">Anouk Aubert-Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédrik Renault</w:t>
+                <w:t xml:space="preserve">Damien Burlet-Vienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nancy Beauregard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Feillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2025.106950⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-026-26465-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173245v1</w:t>
+                <w:t xml:space="preserve">hal-05531019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites d’une démarche transdisciplinaire dans la conception de l’usage pédagogique d’une plateforme de réalité virtuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of occupational accidents on board fishing vessels – What scope of regulations to prevent accidents involving deck machinery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ristor</w:t>
+                <w:t xml:space="preserve">Sébastien Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Garrigou</w:t>
+                <w:t xml:space="preserve">Cédrik Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14jdi⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2025.106950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236774v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception des pulvérisateurs et réglementation applicable : des sources de prescription à l'origine de difficultés d'usage et de situations d'exposition aux pesticides pour les viticulteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enjeux et limites d’une démarche transdisciplinaire dans la conception de l’usage pédagogique d’une plateforme de réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ristor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12hup⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14jdi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739200v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention construite en agriculture : contribution de l’ergotoxicologie à partir de trois recherches‑actions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Conception des pulvérisateurs et réglementation applicable : des sources de prescription à l'origine de difficultés d'usage et de situations d'exposition aux pesticides pour les viticulteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Nascimento</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (2), </w:t>
+              <w:t xml:space="preserve">, 2024, 21-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12hug⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12hup⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754412v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and regulation as a chain of determinants in the occurrence of pesticide exposure situations during the use of sprayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prévention construite en agriculture : contribution de l’ergotoxicologie à partir de trois recherches‑actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2439923⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hug⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019374v1</w:t>
+                <w:t xml:space="preserve">hal-04754412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and regulation as a chain of determinants in the emergence of pesticide exposure situations during the use of sprayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design and regulation as a chain of determinants in the occurrence of pesticide exposure situations during the use of sprayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00140139.2024.2439923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840640v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Design and regulation as a chain of determinants in the emergence of pesticide exposure situations during the use of sprayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2439923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672259v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de thèse. “Comprendre les situations d’exposition aux pesticides lors de l’utilisation des pulvérisateurs. La conception et la réglementation comme chaîne de déterminants”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.8485⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250493v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes juridiques et techniques comme déterminants des situations d’exposition aux pesticides lors de l’utilisation des pulvérisateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">El uso de las tecnologías de precisión : recursos y limitaciones en el trabajo agrícola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.20356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250835v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de las tecnologías de precisión : recursos y limitaciones en el trabajo agrícola</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Résumé de thèse. “Comprendre les situations d’exposition aux pesticides lors de l’utilisation des pulvérisateurs. La conception et la réglementation comme chaîne de déterminants”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboreal.20356⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219372v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le règlement (UE) 2023/1230 du 14 juin 2023 sur les machines et la prévention des expositions aux produits phytopharmaceutiques lors de l’utilisation des pulvérisateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les normes juridiques et techniques comme déterminants des situations d’exposition aux pesticides lors de l’utilisation des pulvérisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'actualité des droits européens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.130-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272214v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une méthodologie en ergotoxicologie pour évaluer et prévenir les expositions aux poussières dans le secteur du BTP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le règlement (UE) 2023/1230 du 14 juin 2023 sur les machines et la prévention des expositions aux produits phytopharmaceutiques lors de l’utilisation des pulvérisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal d'actualité des droits européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04288364v1</w:t>
+                <w:t xml:space="preserve">hal-04272214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes juridiques et techniques comme déterminants des situations d’exposition aux pesticides lors de l’utilisation des pulvérisateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Proposition d’une méthodologie en ergotoxicologie pour évaluer et prévenir les expositions aux poussières dans le secteur du BTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadj Mariko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095441v1</w:t>
+                <w:t xml:space="preserve">hal-04288364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry 4.0 design project based on exposure situations: A case study in aeronautics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les normes juridiques et techniques comme déterminants des situations d’exposition aux pesticides lors de l’utilisation des pulvérisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.130-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-211131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250484v1</w:t>
+                <w:t xml:space="preserve">hal-04095441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des approches instrumentale et ergotoxicologique pour la conception : le cas du matériel de pulvérisation des pesticides en viticulture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Industry 4.0 design project based on exposure situations: A case study in aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Folcher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Noël-Suberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.843.0197⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (s1), pp.S223-S234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-211131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081688v1</w:t>
+                <w:t xml:space="preserve">hal-04250484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériel agricole et expositions aux pesticides : L’intérêt d’une recherche pluridisciplinaire ergonomie et droit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apport des approches instrumentale et ergotoxicologique pour la conception : le cas du matériel de pulvérisation des pesticides en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol.84 (3), pp.197-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.843.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250837v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition méthodologique en ergotoxicologie pour révéler les expositions à des produits chimiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matériel agricole et expositions aux pesticides : L’intérêt d’une recherche pluridisciplinaire ergonomie et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS20, pp.95-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.4103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250468v1</w:t>
+                <w:t xml:space="preserve">hal-04250837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition méthodologique en ergotoxicologie pour révéler les expositions à des produits chimiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Proposition méthodologique en ergotoxicologie pour révéler les expositions à des produits chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Goutille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Morelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">, 2019, 16-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.4103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212416v1</w:t>
+                <w:t xml:space="preserve">hal-04250468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition méthodologique en ergotoxicologie pour révéler les expositions à des produits chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Goutille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Morelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition méthodologique en ergotoxicologie pour révéler les expositions à des produits chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Morelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2586,1756 +2720,1756 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la réalité virtuelle dans les formations en IUT : Enjeux, défis et perspectives à travers le projet PulvERGO en Hygiène, Sécurité et Environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d’analyse du processus de simulation mentale dans les activités de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Ristor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard N'Kaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Ristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France. pp.568-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093548v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse du processus de simulation mentale dans les activités de conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Intégration de la réalité virtuelle dans les formations en IUT : Enjeux, défis et perspectives à travers le projet PulvERGO en Hygiène, Sécurité et Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Ristor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France. pp.568-575</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168032v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec les acteurs de la normalisation : proposer des modifications de la norme à partir des difficultés concrètes rencontrées par les travailleur·euse·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nanterre, France. pp.743-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages de la notion de développement en ergotoxicologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Goutille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nanterre, France. pp.697-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expositions aux poussières de silice cristalline dans le BTP : comprendre les compromis entre les logiques de protection et de production réalisés par les maçons- finisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhadj Mariko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nanterre, France. pp.773-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and regulation as a chain of determinants of pesticide exposure situations during the use of sprayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design and regulation as a chain of determinants of pesticides exposure situations during the use of sprayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">International Congress on Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679672v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and regulation as a chain of determinants of pesticides exposure situations during the use of sprayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design and regulation as a chain of determinants of pesticide exposure situations during the use of sprayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Occupational Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575234v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied ergotoxicology methodology in the construction sector to prevent exposure to dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhadj Mariko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Occupational Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des pulvérisateurs et expositions aux pesticides dans la viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les après-midi de la protection sociale, Troisième session sur La Santé au travail dans le secteur agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception et la réglementation comme chaîne de déterminants des situations d'exposition aux pesticides lors de l'utilisation des pulvérisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e Congrès de la Société d'ergonomie de langue française (SELF )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Saint Denis - Île de la réunion, France. pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les situations d’exposition aux pesticides lors de l’utilisation des pulvérisateurs : la conception et la réglementation comme chaîne de déterminants de l’activité des agriculteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de l’ergotoxicologie à une prévention construite en agriculture. Rétro-réflexion à partir de trois recherches interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journées d’étude du réseau SHS-Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">56ème Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251461v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’ergotoxicologie à une prévention construite en agriculture. Rétro-réflexion à partir de trois recherches interventions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comprendre les situations d’exposition aux pesticides lors de l’utilisation des pulvérisateurs : la conception et la réglementation comme chaîne de déterminants de l’activité des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">3e Journées d’étude du réseau SHS-Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250861v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulvérisateurs viticoles et exposition aux pesticides : un enjeu d’agir en conception et au niveau de la réglementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mises en œuvre des politiques publiques et pesticides dans les suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bouaké, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach ergonomics and law: A resource to improve the design of agricultural equipment and to reduce the pesticide exposure situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach ergonomics and law: A resource to improve the design of agricultural equipment and to reduce the pesticide exposure situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche critique de la conception et des usages du matériel de pulvérisation des pesticides en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Congrès de la SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire ergonomie et droit : une ressource pour améliorer la conception du matériel agricole et prévenir les expositions aux pesticides des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atteintes à l’environnement et santé : approches juridiques et enjeux transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4345,327 +4479,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire ergonomie et droit : Une ressource pour améliorer la conception du matériel agricole et prévenir les expositions aux pesticides des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36° Congrès National de Médecine &amp; Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PulvERGO : Apport de l’ergonomie à la conception du matériel agricole de pulvérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du SIMA AgriTech Day sur les solutions et technologies pour une agriculture performante et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERGONOMIC APPROACH TO THE PREVENTION OF PESTICIDE EXPOSURES IN FRENCH VINYARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Goutille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Vision Zero: World Prevention Strategy in Agriculture". 39th International Colloquium of the International Section of the ISSA on Prevention in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4675,249 +4809,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations d'exposition aux pesticides et machinisme agricole : quelles responsabilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance et responsabilités. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.153-164, 2025, 978-2-38600-149-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de marge de manoeuvre en ergotoxicologie : un usage opérant vis-à-vis de l'activité de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albert</w:t>
+                <w:t xml:space="preserve">Caroline Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Goutille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marge.s de manoeuvre : des concepts à la transformation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.231-248, 2024, Travail &amp; activité humaine, 978-2-36630-143-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4927,114 +5061,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les situations d'exposition aux pesticides lors de l'utilisation des pulvérisateurs. La conception et la réglementation comme chaîne de déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BORD0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03869655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5102,51 +5236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33395EDA"/>
+    <w:nsid w:val="50BEB922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5333,51 +5467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8844-6044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257063137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jolly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Aubert-Simard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Burlet-Vienney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Beauregard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-026-26465-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Du" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Renault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2025.106950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauvoisin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ristor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charbonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Nascimento" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hug" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2439923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8485" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219372v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pannetier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mariko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101855" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brossard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine No&#235;l-Suberville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-211131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0197" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4103" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ristor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03869655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0265" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8844-6044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257063137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Salikou Mariko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brossard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jolly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Aubert-Simard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Burlet-Vienney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Beauregard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-026-26465-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Du" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Renault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2025.106950" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauvoisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ristor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charbonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Nascimento" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hug" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2439923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219372v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pannetier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8485" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mariko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101855" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine No&#235;l-Suberville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-211131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4103" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ristor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03869655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>