--- v0 (2026-04-06)
+++ v1 (2026-05-10)
@@ -225,51 +225,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stimulation sociale : un facteur modérant l’effet d’un entrainement combiné physique et cognitif et la qualité de vie des séniors</w:t>
+                <w:t xml:space="preserve">Vieillissement, cognition et qualité de vie : bénéfices d’une intervention combinée physique et cognitive réalisée dans un environnement enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
@@ -304,97 +304,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique pluridisciplinaire « Pour que vieillir soit une chance »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, DIJON, France</w:t>
+              <w:t xml:space="preserve">Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499307v1</w:t>
+                <w:t xml:space="preserve">hal-05499300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement, cognition et qualité de vie : bénéfices d’une intervention combinée physique et cognitive réalisée dans un environnement enrichi</w:t>
+                <w:t xml:space="preserve">La stimulation sociale : un facteur modérant l’effet d’un entrainement combiné physique et cognitif et la qualité de vie des séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
@@ -429,73 +429,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique pluridisciplinaire « Pour que vieillir soit une chance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499300v1</w:t>
+                <w:t xml:space="preserve">hal-05499307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, cognition et qualité de vie : bénéfices d’une intervention combinée physique et cognitive réalisée dans un environnement enrichi</w:t>
               </w:r>
@@ -1007,433 +1007,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reduce the adverse effects of weight stigma on the quality of life: a preferred reported items for systematic reviews and meta-analyses (PRISMA)</w:t>
+                <w:t xml:space="preserve">Assessment of Endocrine Disruptor Exposure in Hospital Professionals Using Hair and Urine Analyses: An Awareness Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ramsamy</w:t>
+                <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+                <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
+                <w:t xml:space="preserve">Bernard Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Plault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+                <w:t xml:space="preserve">Guillaume Binson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1421609. </w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.102-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1421609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886730v1</w:t>
+                <w:t xml:space="preserve">hal-04402020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a patient education program focused on weight stigma on quality of life and self-efficacy in patients living with obesity: study protocol for a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">How to reduce the adverse effects of weight stigma on the quality of life: a preferred reported items for systematic reviews and meta-analyses (PRISMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ramsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Plault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-024-02274-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1421609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1421609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883696v1</w:t>
+                <w:t xml:space="preserve">hal-04886730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Endocrine Disruptor Exposure in Hospital Professionals Using Hair and Urine Analyses: An Awareness Campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Albouy</w:t>
+                <w:t xml:space="preserve">Effect of a patient education program focused on weight stigma on quality of life and self-efficacy in patients living with obesity: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jourdain</w:t>
+                <w:t xml:space="preserve">Catherine Esnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Binson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sauvaget</w:t>
+                <w:t xml:space="preserve">David Soussi-Berjonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.102-110. </w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40359-024-02274-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402020v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A and chlorinated derivatives of bisphenol A assessment in end stage renal disease patients: Impact of dialysis therapy</w:t>
               </w:r>
@@ -1592,51 +1592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1687,51 +1687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pregnant women exposure to halogenated parabens and bisphenols through water consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria El Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2089,51 +2089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Clinical Preventive Strategy Based on a Digital Tool to Improve Access to Endocrine Disruptors Exposure Prevention: The MEDPREVED Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,77 +2223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical method for the biomonitoring of bisphenols and parabens by liquid chromatography coupled to tandem mass spectrometry in human hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,51 +2785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,307 +3971,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A and Its Chlorinated Derivatives in Human Colostrum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drinking-water exposure to a mixture of nitrate and low-dose atrazine metabolites and small-for-gestational age (SGA) babies: A historic cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Cariot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+                <w:t xml:space="preserve">M. Migeotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+                <w:t xml:space="preserve">F. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Strezlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es403071a⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122, pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281658v1</w:t>
+                <w:t xml:space="preserve">hal-00937532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking-water exposure to a mixture of nitrate and low-dose atrazine metabolites and small-for-gestational age (SGA) babies: A historic cohort study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Limousin</w:t>
+                <w:t xml:space="preserve">Bisphenol A and Its Chlorinated Derivatives in Human Colostrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Strezlec</w:t>
+                <w:t xml:space="preserve">Axelle Cariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2012.12.007⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (23), pp.13791-13797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es403071a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00937532v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does uncontrolled cardiac death for organ donation raise ethical questions? An opinion survey.</w:t>
               </w:r>
@@ -4397,461 +4397,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable quantification of bisphenol A and its chlorinated derivatives in human breast milk using UPLC-MS/MS method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical chemistry and metrological issues related to nonylphenols in environmental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cariot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Rabouan</w:t>
+                <w:t xml:space="preserve">Bernard Legube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.112-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2012.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.08.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834208v1</w:t>
+                <w:t xml:space="preserve">hal-00705946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical chemistry and metrological issues related to nonylphenols in environmental health</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+                <w:t xml:space="preserve">Improving perinatal Group B streptococcus screening with process indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legube</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2012.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.727-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2753.2011.01658.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705946v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving perinatal Group B streptococcus screening with process indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable quantification of bisphenol A and its chlorinated derivatives in human breast milk using UPLC-MS/MS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albouy-Llaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Migeot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Legube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rabouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18, pp.727-733. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.175-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2753.2011.01658.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880655v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of bisphenol A, 353-nonylphenol and their chlorinated derivatives in drinking water treatment plants.</w:t>
               </w:r>
@@ -4863,77 +4863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.4193-4205. </w:t>
@@ -5313,77 +5313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5574,51 +5574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gonnord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bufferne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sauvaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramsamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Plault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1421609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussi-Berjonval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-02274-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jourdain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001577" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130945" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Plattard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riciga Gnanasegaran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Krekesheva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guihenneuc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El Ouazzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00833-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Parthenay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Nogues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leyris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113986" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Rouillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El. Ouazzani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sifer-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05813-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bothorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Munier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.624" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Enjalbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17062156" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albouy-Llaty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre Eugene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15102231" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deshayes-Morgand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14091021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Condylis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.07.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X83ZV93T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strezlec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.48" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limousi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1893-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cariot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403071a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migeotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limousin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strezlec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2012.12.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBGZJKRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot Fizelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.12179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB6PLSBX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834208v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legube" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.08.034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61TQZ1PD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2012.02.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H67MX8F7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Descombes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2011.01658.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DHQFCJJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0972-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6LWF208-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gonnord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bufferne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sauvaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jourdain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramsamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Plault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1421609" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussi-Berjonval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-02274-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001577" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130945" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Plattard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riciga Gnanasegaran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Krekesheva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guihenneuc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El Ouazzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00833-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Parthenay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Nogues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leyris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113986" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Rouillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria El. Ouazzani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sifer-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05813-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bothorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Munier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.624" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Enjalbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17062156" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albouy-Llaty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre Eugene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125236" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15102231" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deshayes-Morgand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14091021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Condylis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.07.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X83ZV93T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strezlec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.48" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limousi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabouan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1893-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migeotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strezlec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2012.12.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBGZJKRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cariot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403071a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot Fizelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.12179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB6PLSBX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2012.02.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H67MX8F7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Descombes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2011.01658.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DHQFCJJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cariot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legube" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.08.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61TQZ1PD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0972-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6LWF208-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>