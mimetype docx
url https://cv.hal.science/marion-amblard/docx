--- v0 (2026-03-25)
+++ v1 (2026-05-10)
@@ -702,777 +702,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juillet-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir et comprendre les Ecossais et Ecossaises d'hier à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, p.9-19, 2023, Caledonia: Regards sur L'Ecosse, 978-2-84867-962-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L e regard de Gustave Doré sur l'Ecosse. Les paysages des Hautes-Terres selon un peintre alsacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrir et comprendre les Ecossais et Ecossaises d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, p. 41-54, 2023, Caledonia: Regards sur L'Ecosse, 978-2-84867-962-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la représentation et de la symbolique du thème de l'eau dans l'art pictural écossais durant la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau en Ecosse. Water in Scotland.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière culturelle et artistique entre l'Ecosse et l'Angleterre ou la revendication de la spécificité de l'identité écossaise dans les œuvres des artistes contemporains&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecosse, la différence/Scotland, the Difference. Sous la direction de Sabrina Juillet Garzon, Pierre Fournier et Arnaud Fiasson. Caledonia : Regards sur l'Ecosse. Presses universitaire de Franche-Comté.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scottish Identity Revisited: Hybridity in the Work of Ross Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space, Place and Hybridity in the National Imagination, Christine Vandamme and André Dodeman (eds), Cambridge Scholars Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Wilderness to Redemption : the Scottish Highlands and Islands in 17th- and 18th-century French Travel Accounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juillet-Garzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Découvrir et comprendre les Ecossais et Ecossaises d'hier à aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, p.9-19, 2023, Caledonia: Regards sur L'Ecosse, 978-2-84867-962-4</w:t>
+              <w:t xml:space="preserve">Between Cultures,between Languages. Essays in Honour of Professor Aniela Korzeniowska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stuart : coupable ou innocente ? La réhabilitation d’un personnage historique dans l’art pictural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Berton et Bill Findlay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crime, le châtiment et les Ecossais. Crime, punishment and the Scots.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le crime, le châtiment et les Ecossais. Crime, punishment and the Scots., 978-2-84867-659-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A French Gentleman’s Tour in Scotland. Franco-Scottish Social and Cultural Connections in Barthélémy Faujas de Saint-Fond’s Travels in England, Scotland, and the Hebrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaging Scottishness. European and Domestic Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The monetary implications of Scottish independence for Scotland, the United Kingdom and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ülgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Korzeniowska, A.; Szymańska, I. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scottish culture : dialogue and self-expression.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.304-317, 2016, 978-83-7507-182-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Ramsay’s A Dialogue on Taste : a painter’s call to break free from English artistic conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taking Liberties. Scottish Literature and Expressions of Freedom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889756v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-01449585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the representation of Highland landscapes by Scottish painters between the XVIIIth and the XXIst centuries</w:t>
               </w:r>
@@ -2269,50 +2269,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The late 18th-century French travellers’ emotional response to Scottish cities and urban life in Scotland »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotions and the City. Urban Sociability in Britain and France, c. 1650 - c. 1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque international du GRHS, Jun 2022, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la mémoire des Clearances dans les récits des voyageurs français dans les Highlands et les îles d’Ecosse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2321,126 +2390,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scottish Territories and Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Etudes Ecossaises, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925804v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04925801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The representation of Scotland in the writings of the early explorers of New Caledonia/ Nouvelle Calédonie »</w:t>
               </w:r>
@@ -3236,743 +3236,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Holidays in the Highlands The development of mass tourism in the 18th and 19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Tourism: Educational Journeys in 18th Century Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les peintres écossais à l’Académie de France à Rome au xviiie siècle ou l’impact de la migration des artistes écossais vers l’Italie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesecossaises.1417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fantastique dans l’œuvre de John Bellany (1942-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études écossaises Le thème du travail agricole dans les tableaux des Glasgow Boys, ou l'Écosse selon des peintres victoriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesecossaises.1114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsay, Thomson, Burns et les peintres écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Études écossaises Le thème du travail agricole dans les tableaux des Glasgow Boys, ou l'Écosse selon des peintres victoriens</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tableaux de William McTaggart (1835-1910), ou la société et l’histoire des Highlands selon un peintre de la côte ouest de l’Écosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Ré-écrire l’Écosse : histoire, 16, pp.47-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ramsay, Thomson, Burns et les peintres écossais</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des écrits des spécialistes écossais sur l’histoire de l’art pictural écossais de 1888 à 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smibert, un peintre écossais dans les colonies britanniques d’Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2013, Ré-écrire l’Écosse : littérature et cinéma, 15, pp.165-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ré-écrire l’Écosse : histoire, 16, pp.47-70</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la représentation picturale à la représentation théâtrale : The Rent Day de David Wilkie et de Douglas Jerrold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890726v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01848125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintres écossais et la reconstitution de l’histoire de l’Écosse durant la première moitié du xixe siècle</w:t>
               </w:r>
@@ -4693,51 +4693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amblard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#232;gre Gilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juillet-Garzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.992.c18987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/histoire/861-deux-figures-aux-marges-de-la-societe-9782364415300.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03451101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk &#220;lgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://semper.istore.pl/pl/p/Scottish-Culture-Dialogue-and-Self-Expression/23076159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mont&#232;gre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/annales-litteraires.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03450762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amblard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#232;gre Gilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juillet-Garzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.992.c18987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/histoire/861-deux-figures-aux-marges-de-la-societe-9782364415300.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03451101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk &#220;lgen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://semper.istore.pl/pl/p/Scottish-Culture-Dialogue-and-Self-Expression/23076159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mont&#232;gre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/annales-litteraires.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.13464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1417" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03450762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>