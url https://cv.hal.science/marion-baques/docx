--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -1210,286 +1210,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
+                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis De Barros</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518982v1</w:t>
+                <w:t xml:space="preserve">hal-03442187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t>
+                <w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duverger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442187v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice Airport slope at 17m water depth (south-east of France)</w:t>
               </w:r>
@@ -1872,51 +1872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04097963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023COAZ4008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04097963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023COAZ4008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>