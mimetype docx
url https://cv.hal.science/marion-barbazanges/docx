--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -1565,295 +1565,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-Catalyzed Polymerization Based on Carbene Polycyclopropanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organometallic catalysis for applications in radical chemistry and asymmetric synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Nzulu</w:t>
+                <w:t xml:space="preserve">Anny Jutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bontemps</w:t>
+                <w:t xml:space="preserve">Sara H. Kyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+                <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (19), pp.6652-6656. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (3), pp.273-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma501516s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pac-2014-5030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397898v1</w:t>
+                <w:t xml:space="preserve">hal-01397973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic catalysis for applications in radical chemistry and asymmetric synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Aubert</w:t>
+                <w:t xml:space="preserve">Gold-Catalyzed Polymerization Based on Carbene Polycyclopropanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Nzulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ollivier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (3), pp.273-281. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (19), pp.6652-6656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2014-5030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma501516s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397973v1</w:t>
+                <w:t xml:space="preserve">hal-01397898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atroposelective [2+2+2] cycloadditions catalyzed by a rhodium(I)-chiral phosphate system</w:t>
               </w:r>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desage-El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonne, Damien and Rodriguez, Jean-Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.185--210, 2015, 978-1-119-00622-0. </w:t>
@@ -2746,51 +2746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AED8EBA6"/>
+    <w:nsid w:val="1BF8EFD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2977,51 +2977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-barbazanges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1511-6538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135692601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barbazanges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria I Cushing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Koh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaste Jurgaityte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46375-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04178887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02623" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04237465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Cassiop&#233;e Bories" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre C Bories" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c03886" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Medena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Feraldi-Xypolia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Nzulu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bontemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501516s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. Kyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Elley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43188f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301101z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200224" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HD8J3CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102723" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTWTQV4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101005w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desage-El Murr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006220.ch7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-barbazanges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1511-6538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135692601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barbazanges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria I Cushing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Koh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaste Jurgaityte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46375-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04178887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02623" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04237465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Cassiop&#233;e Bories" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre C Bories" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c03886" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Medena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Feraldi-Xypolia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. Kyne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Nzulu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bontemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501516s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Elley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43188f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301101z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200224" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HD8J3CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102723" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTWTQV4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101005w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desage-El Murr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006220.ch7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>