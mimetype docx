--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -168,2337 +168,2471 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Low-Valent Cobalt Complexes in Catalysis: An Overview</w:t>
+                <w:t xml:space="preserve">Ligand-Directed Divergent Selectivities in Cobalt-Catalyzed Transfer Hydrogenation of Quinolines: Insights from Experiment and Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Bories</w:t>
+                <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sodreau</w:t>
+                <w:t xml:space="preserve">Cassandre C Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00054⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 45, pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5c00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552121v1</w:t>
+                <w:t xml:space="preserve">hal-05582910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution cryo-EM of the human CDK-activating kinase for structure-based drug design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-Defined Low-Valent Cobalt Complexes in Catalysis: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian F Koh</w:t>
+                <w:t xml:space="preserve">Cassandre Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Feng</w:t>
+                <w:t xml:space="preserve">Alexandre Sodreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaste Jurgaityte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46375-9⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04506209v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrido-Cobalt Complexes for the Chemo- and Regioselective 1,2-Silylative Dearomatization of N -Heteroarenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Bories</w:t>
+                <w:t xml:space="preserve">High-resolution cryo-EM of the human CDK-activating kinase for structure-based drug design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria I Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Barbazanges</w:t>
+                <w:t xml:space="preserve">Adrian F Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Derat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Junjie Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaste Jurgaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bondke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00022⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46375-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095225v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-Catalyzed Addition of Propargyl Acetates to Olefins via O -Acyl Migration/Cyclopropanation Sequence: Insight into the Diastereoselective Formation of the Alkene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrido-Cobalt Complexes for the Chemo- and Regioselective 1,2-Silylative Dearomatization of N -Heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02623⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.843-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178887v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt‐Catalyzed bis‐Borylation of Quinolines: The Importance of the Cobalt Triplet State</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold-Catalyzed Addition of Propargyl Acetates to Olefins via O -Acyl Migration/Cyclopropanation Sequence: Insight into the Diastereoselective Formation of the Alkene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202303178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.3297-3302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237465v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of a Silyl Cobalt Dihydride Complex as a Useful Catalyst for the Hydrosilylation of Imines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre C Bories</w:t>
+                <w:t xml:space="preserve">Cobalt‐Catalyzed bis‐Borylation of Quinolines: The Importance of the Cobalt Triplet State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Cassiopée Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (69), pp.e202303178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c03886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03425497v1</w:t>
+                <w:t xml:space="preserve">hal-04237465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical Bisphosphinites in Asymmetric Tsuji‐Trost Allylation: a Remarkable P:Pd Ratio Effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Implication of a Silyl Cobalt Dihydride Complex as a Useful Catalyst for the Hydrosilylation of Imines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre C Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.14262-14273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c03886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202101072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03420672v1</w:t>
+                <w:t xml:space="preserve">hal-03425497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HELIXOL-Derived Bisphosphinite Ligand: Synthesis and Application in Gold-Catalyzed Enynes Cycloisomerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Helical Bisphosphinites in Asymmetric Tsuji‐Trost Allylation: a Remarkable P:Pd Ratio Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Medena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801722⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.4543-4548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202101072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189404v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invention of New Methodologies: An Opportunity for Dating Natural Products</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A HELIXOL-Derived Bisphosphinite Ligand: Synthesis and Application in Gold-Catalyzed Enynes Cycloisomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Medena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (11), pp.2129-2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1609627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01955893v1</w:t>
+                <w:t xml:space="preserve">hal-02189404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Phosphate in Rhodium-Catalyzed Asymmetric [2+2+2] Cycloaddition: Ligand, Counterion, or Both?</w:t>
+                <w:t xml:space="preserve">The Invention of New Methodologies: An Opportunity for Dating Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (16), pp.2108-2116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1609627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201601188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01314957v1</w:t>
+                <w:t xml:space="preserve">hal-01955893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Stereodifferentiation in Rhodium-Catalyzed [2+2+2] Cycloaddition: Chiral Ligand/Chiral Counterion Matched Pair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Augé</w:t>
+                <w:t xml:space="preserve">Chiral Phosphate in Rhodium-Catalyzed Asymmetric [2+2+2] Cycloaddition: Ligand, Counterion, or Both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Feraldi-Xypolia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01738⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (25), pp.8553-8558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397964v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic catalysis for applications in radical chemistry and asymmetric synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Double-Stereodifferentiation in Rhodium-Catalyzed [2+2+2] Cycloaddition: Chiral Ligand/Chiral Counterion Matched Pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Feraldi-Xypolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ollivier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (3), pp.273-281. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (15), pp.3754-3757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2014-5030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397973v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-Catalyzed Polymerization Based on Carbene Polycyclopropanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organometallic catalysis for applications in radical chemistry and asymmetric synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Nzulu</w:t>
+                <w:t xml:space="preserve">Anny Jutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bontemps</w:t>
+                <w:t xml:space="preserve">Sara H. Kyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+                <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (19), pp.6652-6656. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (3), pp.273-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma501516s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pac-2014-5030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397898v1</w:t>
+                <w:t xml:space="preserve">hal-01397973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atroposelective [2+2+2] cycloadditions catalyzed by a rhodium(I)-chiral phosphate system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Augé</w:t>
+                <w:t xml:space="preserve">Gold-Catalyzed Polymerization Based on Carbene Polycyclopropanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Nzulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paulin Elley</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (71), pp.7833-7835. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (19), pp.6652-6656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc43188f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma501516s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397612v1</w:t>
+                <w:t xml:space="preserve">hal-01397898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Compounds Anchored to a Metalated Arene Scaffold: Synthesis, X-ray Molecular Structures, and Cycloisomerization of Enyne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atroposelective [2+2+2] cycloadditions catalyzed by a rhodium(I)-chiral phosphate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dubarle-Offner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mylène Augé</w:t>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desmarets</w:t>
+                <w:t xml:space="preserve">Antoine Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Moussa</w:t>
+                <w:t xml:space="preserve">Paulin Elley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (6), pp.1665-1673. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (71), pp.7833-7835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om301101z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc43188f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350821v1</w:t>
+                <w:t xml:space="preserve">hal-01397612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Acyclic Diaminocarbene Complexes: a New Opportunity for Gold Asymmetric Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold Compounds Anchored to a Metalated Arene Scaffold: Synthesis, X-ray Molecular Structures, and Cycloisomerization of Enyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubarle-Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desmarets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200224⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1665-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om301101z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397634v1</w:t>
+                <w:t xml:space="preserve">hal-02350821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Ir I ‐Catalyzed Carbocyclization of 1,6‐Enynes by the Chiral Counterion Strategy</w:t>
+                <w:t xml:space="preserve">Chiral Acyclic Diaminocarbene Complexes: a New Opportunity for Gold Asymmetric Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (8), pp.1065-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201102723⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04652973v1</w:t>
+                <w:t xml:space="preserve">hal-01397634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enantioselective Ir I ‐Catalyzed Carbocyclization of 1,6‐Enynes by the Chiral Counterion Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (49), pp.13789-13794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Metalated-Arene-Phosphino Ligands: A Novel Approach to Open-Sided Gold Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosa Axet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desmarets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (24), pp.6636-6638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om101005w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2508,177 +2642,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Synthesis of Six-Membered Carbocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desage-El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonne, Damien and Rodriguez, Jean-Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.185--210, 2015, 978-1-119-00622-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119006220.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2746,51 +2880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BF8EFD5"/>
+    <w:nsid w:val="FDC81319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2977,51 +3111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-barbazanges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1511-6538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135692601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barbazanges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria I Cushing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Koh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaste Jurgaityte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46375-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04178887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02623" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04237465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Cassiop&#233;e Bories" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre C Bories" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c03886" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Medena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Feraldi-Xypolia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. Kyne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Nzulu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bontemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501516s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Elley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43188f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301101z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200224" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HD8J3CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102723" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTWTQV4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101005w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desage-El Murr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006220.ch7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-barbazanges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1511-6538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135692601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre C Bories" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barbazanges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pradal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bories" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria I Cushing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Koh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaste Jurgaityte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46375-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04178887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04237465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Cassiop&#233;e Bories" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c03886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Medena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601188" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Feraldi-Xypolia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01738" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. Kyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Nzulu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bontemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501516s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Elley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43188f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301101z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HD8J3CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102723" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTWTQV4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101005w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desage-El Murr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006220.ch7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>