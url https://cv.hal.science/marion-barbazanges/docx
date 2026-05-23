--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">135692601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tuUaFFUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">E-6964-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,2445 +215,2445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-Directed Divergent Selectivities in Cobalt-Catalyzed Transfer Hydrogenation of Quinolines: Insights from Experiment and Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre C Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 45, pp.367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.organomet.5c00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Low-Valent Cobalt Complexes in Catalysis: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sodreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution cryo-EM of the human CDK-activating kinase for structure-based drug design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria I Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian F Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaste Jurgaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bondke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.2265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-46375-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrido-Cobalt Complexes for the Chemo- and Regioselective 1,2-Silylative Dearomatization of N -Heteroarenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gold-Catalyzed Addition of Propargyl Acetates to Olefins via O -Acyl Migration/Cyclopropanation Sequence: Insight into the Diastereoselective Formation of the Alkene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Derat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.3297-3302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095225v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-Catalyzed Addition of Propargyl Acetates to Olefins via O -Acyl Migration/Cyclopropanation Sequence: Insight into the Diastereoselective Formation of the Alkene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrido-Cobalt Complexes for the Chemo- and Regioselective 1,2-Silylative Dearomatization of N -Heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02623⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.843-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178887v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt‐Catalyzed bis‐Borylation of Quinolines: The Importance of the Cobalt Triplet State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Cassiopée Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (69), pp.e202303178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202303178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of a Silyl Cobalt Dihydride Complex as a Useful Catalyst for the Hydrosilylation of Imines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre C Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.14262-14273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c03886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical Bisphosphinites in Asymmetric Tsuji‐Trost Allylation: a Remarkable P:Pd Ratio Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Medena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (21), pp.4543-4548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202101072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HELIXOL-Derived Bisphosphinite Ligand: Synthesis and Application in Gold-Catalyzed Enynes Cycloisomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Medena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (11), pp.2129-2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201801722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invention of New Methodologies: An Opportunity for Dating Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (16), pp.2108-2116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1609627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Phosphate in Rhodium-Catalyzed Asymmetric [2+2+2] Cycloaddition: Ligand, Counterion, or Both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (25), pp.8553-8558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201601188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-Stereodifferentiation in Rhodium-Catalyzed [2+2+2] Cycloaddition: Chiral Ligand/Chiral Counterion Matched Pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Feraldi-Xypolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (15), pp.3754-3757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organometallic catalysis for applications in radical chemistry and asymmetric synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Jutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara H. Kyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (3), pp.273-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/pac-2014-5030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-Catalyzed Polymerization Based on Carbene Polycyclopropanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Nzulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (19), pp.6652-6656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma501516s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atroposelective [2+2+2] cycloadditions catalyzed by a rhodium(I)-chiral phosphate system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Elley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (71), pp.7833-7835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc43188f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Compounds Anchored to a Metalated Arene Scaffold: Synthesis, X-ray Molecular Structures, and Cycloisomerization of Enyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubarle-Offner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desmarets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (6), pp.1665-1673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om301101z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Acyclic Diaminocarbene Complexes: a New Opportunity for Gold Asymmetric Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (8), pp.1065-1066. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Ir I ‐Catalyzed Carbocyclization of 1,6‐Enynes by the Chiral Counterion Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (49), pp.13789-13794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201102723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metalated-Arene-Phosphino Ligands: A Novel Approach to Open-Sided Gold Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosa Axet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desmarets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (24), pp.6636-6638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om101005w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2642,177 +2663,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Synthesis of Six-Membered Carbocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desage-El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonne, Damien and Rodriguez, Jean-Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.185--210, 2015, 978-1-119-00622-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119006220.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2880,51 +2901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDC81319"/>
+    <w:nsid w:val="0E1B0E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3111,51 +3132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-barbazanges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1511-6538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135692601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6964-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre C Bories" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barbazanges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pradal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bories" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria I Cushing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Koh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaste Jurgaityte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46375-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04178887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04237465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Cassiop&#233;e Bories" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c03886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Medena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601188" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Feraldi-Xypolia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01738" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. Kyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Nzulu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bontemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501516s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Elley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43188f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301101z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HD8J3CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102723" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTWTQV4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101005w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desage-El Murr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006220.ch7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-barbazanges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1511-6538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135692601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tuUaFFUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6964-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poirier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre C Bories" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barbazanges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pradal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00495" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bories" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria I Cushing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian F Koh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Feng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaste Jurgaityte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bondke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46375-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04178887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04237465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Cassiop&#233;e Bories" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c03886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Medena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1609627" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Feraldi-Xypolia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01738" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. Kyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Nzulu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bontemps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501516s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Elley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43188f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301101z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200224" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HD8J3CN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102723" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTWTQV4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Axet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101005w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desage-El Murr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119006220.ch7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>