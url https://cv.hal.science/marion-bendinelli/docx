--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -731,1060 +731,1060 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ela. Etudes de linguistique appliquée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (220), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.220.0399.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les personnages du Petit Prince et la critique sociale d’Antoine de Saint-Exupéry. Approche sémiolinguistique des habitants des astéroïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Saint Exupéry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens et matérialités d’un cahier citoyen : le cas de la ville de Dole (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.31009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. Ce que Semen a semé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 50 (1), pp.11-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semen au prisme de la textométrie : quelques pistes pour explorer l’évolution de la revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 1 (50), pp.47-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration textométrique d’un corpus comparable bilingue. Le corpus LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mots aux actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Traduction et technologie, regards croisés sur de nouvelles pratiques, 8, pp.157-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La textométrie pour révéler évolutions et oppositions dans les discours des politiques urbaines. Le cas des PDU français (2000-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (3), pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.113.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Degani, Paolo Frassi, Maria Ivana Lorenzetti (dir.), La politique et ses langages (The Languages of Politics)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.5029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du numéro. Segments phraséologiques et séquences textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions textométriques pour la traduction. Application au concept DELICACY issu de la linguistique systémique fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes/Proceedings. JADT (Journées internationales d'analyse statistique des données textuelles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel, Michèle Monte, Maria das Graças Soares Rodrigues (éds.), 2015, Comment les médias parlent des émotions. L’affaire Nafissatou Diallo contre Dominique Strauss-Kahn, Limoges, Lambert-Lucas, 332 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 50 (1), pp.11-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements. Regard(s) sur le parcours de Semen, 1 (50), pp.47-71</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalité, dialogisme et stratégies discursives : l’auxiliaire modal MAY dans les débats présidentiels américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.163-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Traduction et technologie, regards croisés sur de nouvelles pratiques, 8, pp.157-178</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anglais de spécialité et logométrie. L’exemple des débats présidentiels médiatisés américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60, pp.103-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...488 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360172v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01360171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler avec les uns contre les autres, le parallélisme énonciatif comme fait de style du discours politique médiatisé</w:t>
               </w:r>
@@ -2487,2283 +2487,2283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The designation and storytelling of the culprits during the French Yellow Vests’s movement. A study of 2018-2019 books of grievances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14è colloque international NooJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues régionales et chaînes de télévision régionales (1960-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27eme Rencontre des langues et des patois de BFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Anost, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation : enjeux et outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landré Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires de la plateforme Scripto du Réseau National des MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Re)présentations des langues de Franche-Comté dans les médias (1945-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5è colloque international Langue et Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cahiers citoyens de 2018-2019, des cahiers révolutionnaires ? Quelques éléments de réponse à partir de l’étude du cahier de Dole (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invitée au séminaire du groupe de recherche RIMEDIARE, PERFORMARE, INTERMEDIARE, Università Roma 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Anost, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet &amp;quot;Culture ordinaire et patrimoine régional&amp;quot;. Exemple d’une recherche sur les langues de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Rencontre des langues et des patois de BFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pierre-de-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Landré Marion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sens et matérialités des contributions citoyennes Analyse textométrique et discursive du cahier citoyen de Dole (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Rico--Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Quels outils d’analyse pour les gilets jaunes ?, Science Po/MATE-SHS/METSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire la linguistique systémique fonctionnelle de Michael A.K. Halliday. La démarche textométrique mise au profit de l’exploration d’un corpus comparable multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invitée au séminaire de l'Equipe de recherche en linguistique de corpus et traduction, Université de Göteborg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Göteborg, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Sens et matérialités des contributions citoyennes Analyse textométrique et discursive du cahier citoyen de Dole (Jura)</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My heart feels like it is swallowing itself. Approche argumentative et textométrique des émotions dans le slam américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Médias et émotions. Catégories d’analyses, problématiques, concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Vergely et Guillaume Carbou (Laboratoire SPH -Université de Bordeaux Montaigne), Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Göteborg, Suède</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité discursive des candidat·es en campagne : le cas de Donald Trump. Approche textométrique des débats présidentiels états-uniens (1960-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe ADARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tel-Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Pierre-de-Bresse, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues régionales, radio locales et patrimoine régional en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Radio locales et patrimoine régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tel-Aviv, Israël</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exprimer une contrainte en politique : l’exemple des débats présidentiels. Exploration outillée d’un corpus comparable anglais-français en vue de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès Mondial de Traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modalité dans les discours politiques : segments phraséologiques en langue et en discours. Exploration textométrique d’un corpus de débats présidentiels états-uniens (1960-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9è Colloque international de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiter un corpus comparable multilingue de taille déséquilibrée : quelques réponses textométriques à un enjeu méthodologique. Le cas du corpus LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès Mondial de Traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats présidentiels en France et aux États-Unis : un corpus comparable ? Réflexions dans une perspective de traduction du discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion des contraintes génériques/textuelles par les traducteurs : annotation, modélisation, extraction de l’information dans les corpus électroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les PDU des années 2000/2010 et leurs discours : une analyse diachronique et politologique prenant appui sur la textométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">My heart feels like it is swallowing itself. Approche argumentative et textométrique des émotions dans le slam américain</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530420v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions textométriques pour la traduction. Application au concept DELICACY issu de la linguistique systémique fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Journées internationales d’Analyse statistique des Données Textuelles (JADT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils textométriques pour (l’aide à) la traduction. Illustration sur un corpus d’articles de Michael A.K. Halliday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Linguistique contrastive et corpus multilingues : quels outils pour quelles analyses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Celle et Laure Lansari (CLILLAC-ARP / Université Paris Diderot Paris 7), Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretiens avec Michael A.K. Halliday. Retour sur le parcours professionnel et politique du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Entre vie et théorie : la biographie des linguistes dans l’histoire des sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can metaphors be semi-automatically identified? The example of metaphors in a corpus of French newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pascale Vergely et Guillaume Carbou (Laboratoire SPH -Université de Bordeaux Montaigne), Apr 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th UK Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2014, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The representation of the EU in The Financial Times (1994-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Petitclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque international Critical Approaches to Discourse Analysis Across Disciplines (CADAAD5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalité et points de vue. Fonctionnement en langue et emploi en discours des marqueurs MUST, HAVE TO et OUGHT TO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les sentiments à travers les corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection et analyse de structures argumentatives. Modaux et semi-modaux dans les débats présidentiels états-uniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invitée au séminaire du FORELL (UR 3816)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raluca Nita (FORELL, Poitiers), Mar 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repérer et annoter la métaphore en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Cycle BCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7320, Dec 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description of a semi-automated annotation method of (semi-)modal meanings. The pros and cons of associating a text analysis software (TXM) to a parsing environment (Nooj)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Evidentiality and Modality in European Languages 2014 (EMEL’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation linguistique des discours de candidats à l’élection présidentielle : le cas des Présidents sortants et des challengers. Approche qualitative et quantitative des débats présidentiels américains (1960-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe MacBabel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Université Sud Toulon Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identity and Modality. A Computer-based analysis of modal expressions in the American presidential debates (1960-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-mean Conference (3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, University West - Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Celle et Laure Lansari (CLILLAC-ARP / Université Paris Diderot Paris 7), Mar 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de parti et stratégies de campagne. Approche logométrique d’un corpus de débats présidentiels américains (1960-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire TEXTO - Labex Structuration des Mondes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Université Toulouse 2 et Université Toulouse 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Amiens, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, finance et politique étrangère dans les débats présidentiels américains (1960-2008). Approche logométrique de MUST, HAVE TO, NEED TO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude 'Médiation du discours expert : aspects linguistiques', PRISMES (EA4398)-SeSyLiA / Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Budapest, Hungary</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode logométrique pour l’étude de marqueurs de modalité en anglais. L’exemple du modal CAN : approche qualitative et quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe Sélédis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Université Sud Toulon Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POS ratios in the American presidential debates (1960-2008). A computer-based analysis of political speeches and parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The relative frequencies of nouns, pronouns, and verbs in discourse. An international workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Max Planck Institute for Evolutionary Anthropology, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...577 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360288v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01360293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing a constraint in political speeches A corpus-based study of HAVE TO, HAVE GOT TO and OUGHT TO in American presidential debates (1960-2008)</w:t>
               </w:r>
@@ -5763,51 +5763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42A51F11"/>
+    <w:nsid w:val="2D73F8EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5994,51 +5994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-bendinelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-559X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167878204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/298656058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92861-2_7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alustath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kastberg-Sj&#246;blom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kastberg Sj&#246;blom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Mathis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.220.0399." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendinelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landr&#233; Marion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Rico--Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Petitclerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-bendinelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-559X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167878204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/298656058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92861-2_7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alustath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kastberg-Sj&#246;blom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kastberg Sj&#246;blom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Mathis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.220.0399." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendinelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landr&#233; Marion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Rico--Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530420v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Petitclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>